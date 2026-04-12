--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -169,234 +169,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05453390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t>
+                <w:t xml:space="preserve">Le site mérovingien de Mondelange, &amp;quot;La Sente&amp;quot; (Moselle) Organisation, statut et alimentation carnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Maufras</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.249-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05224076v1</w:t>
+                <w:t xml:space="preserve">halshs-05537393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site mérovingien de Mondelange, &amp;quot;La Sente&amp;quot; (Moselle) Organisation, statut et alimentation carnée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74, pp.249-282</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05537393v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05224076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un témoin de la vie quotidienne aux VIIe-VIIIe siècles en Provence : le dépotoir de l’habitat perché de Bayonne (Bagnols-en-Forêt, Var)</w:t>
               </w:r>
@@ -605,217 +605,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médaillons prophylactiques en bois de cerf (Cervus elaphus) : nouvelle répartition spatiale et premier essai de comparaisons métriques des exemplaires gallo-romains (FR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dépotoir urbain témoin de l’équarrissage des équidés à Nice (Alpes-Maritimes, France) dans la seconde moitié du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mercurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larrat Pierre-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelandais Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58, pp.34-40</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.163-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369785v1</w:t>
+                <w:t xml:space="preserve">halshs-04928564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir urbain témoin de l’équarrissage des équidés à Nice (Alpes-Maritimes, France) dans la seconde moitié du XVIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les médaillons prophylactiques en bois de cerf (Cervus elaphus) : nouvelle répartition spatiale et premier essai de comparaisons métriques des exemplaires gallo-romains (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.163-196</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04928564v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustodunum (Autun, Saône-et-Loire) dans la seconde moitié du IVe et au début du Ve siècle : nouveaux témoignages d’une production originale en os au Clos Jovet</w:t>
               </w:r>
@@ -972,281 +972,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des boutons en os, expérimentation sur côte, scapula et tibia de bœuf (XVIIIe-XIXe siècles, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Érosion des formations superficielles de versant au néolithique moyen à Nice (Alpes‑Maritimes). Signature granulométrique et poids des paramètres naturels et anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Picod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.41-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.15015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03277958v1</w:t>
+                <w:t xml:space="preserve">halshs-03416507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Érosion des formations superficielles de versant au néolithique moyen à Nice (Alpes‑Maritimes). Signature granulométrique et poids des paramètres naturels et anthropiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fabrication des boutons en os, expérimentation sur côte, scapula et tibia de bœuf (XVIIIe-XIXe siècles, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mercurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.32-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03416507v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03277958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchets de fabrication de boutons découverts dans le quartier de la Providence à Nice (Alpes-Maritimes, 06)</w:t>
               </w:r>
@@ -1295,385 +1295,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03547091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brai de bouleau en Gaule romaine : nouveaux témoignages archéologiques, données textuelles et étymologiques</w:t>
+                <w:t xml:space="preserve">La morphologie des chiens du Néolithique à la période moderne en France d’après les ossements archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Regert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51, pp.17-22</w:t>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Varia n°12, 107, pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02985543v1</w:t>
+                <w:t xml:space="preserve">halshs-02966197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La morphologie des chiens du Néolithique à la période moderne en France d’après les ossements archéologiques</w:t>
+                <w:t xml:space="preserve">Artisanat de l’os. Collections monégasques antiques du Musée d’Anthropologie préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rossoni-Notter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Varia n°12, 107, pp.81-92</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02966197v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02966194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanat de l’os. Collections monégasques antiques du Musée d’Anthropologie préhistorique</w:t>
+                <w:t xml:space="preserve">Brai de bouleau en Gaule romaine : nouveaux témoignages archéologiques, données textuelles et étymologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Rossoni-Notter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dessi Rosia-Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.145-152</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02966194v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birch-bark tar in the Roman world: the persistence of an ancient craft tradition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des peignes en bois de cerf et en os de l'Antiquité tardive et du haut Moyen Âge : étude tracéologique et expérimentation sur les peignes d'Obernai et de Marlenheim (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,351 +2064,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation des bois de cervidés à l'époque mérovingienne sur le site de Mondelange (Moselle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du brai de bouleau sur les éléments de charnière gallo-romains à Fréjus (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.259-300</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275620v1</w:t>
+                <w:t xml:space="preserve">hal-01783816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Gafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.155-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du brai de bouleau sur les éléments de charnière gallo-romains à Fréjus (Var, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploitation des bois de cervidés à l'époque mérovingienne sur le site de Mondelange (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Regert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.25-28</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.259-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783816v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des humains traités comme des chiens</w:t>
               </w:r>
@@ -2885,480 +2885,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équidé dans l'artisanat de l'os. Remarques préliminaires d'après les résultats de Narbonne (Aude) et de quelques autres sites gallo-romains</w:t>
+                <w:t xml:space="preserve">Les chasses au Moyen Âge : quelques aspects illustrés par l'archéozoologie en France méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31, pp.34-36</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.52 à 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00539532v1</w:t>
+                <w:t xml:space="preserve">halshs-00539283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chasses au Moyen Âge : quelques aspects illustrés par l'archéozoologie en France méridionale</w:t>
+                <w:t xml:space="preserve">L'équidé dans l'artisanat de l'os. Remarques préliminaires d'après les résultats de Narbonne (Aude) et de quelques autres sites gallo-romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28, pp.52 à 59</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00539283v1</w:t>
+                <w:t xml:space="preserve">halshs-00539532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sept nouveaux exemplaires de plaques-boucles mérovingiennes en matière dure animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations du site de terrasse de L'Euze à Bagnols-sur-Cèze (Gard) du Néolithique final au Bronze final 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+                <w:t xml:space="preserve">Joël Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Poignant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goret</w:t>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.13508⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2), pp.291-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2010.13930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00541594v1</w:t>
+                <w:t xml:space="preserve">halshs-00505461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations du site de terrasse de L'Euze à Bagnols-sur-Cèze (Gard) du Néolithique final au Bronze final 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Sept nouveaux exemplaires de plaques-boucles mérovingiennes en matière dure animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Vital</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Manniez</w:t>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.13508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2010.13930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et déchets de l'artisanat de l'os, du bois de cerf et de l'ivoire à Fréjus (Var), de la période romaine à l'Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.369-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3874,230 +3874,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Faune du village de &amp;quot;la Bergerie du Montet&amp;quot; à Gourdon (06)</w:t>
+                <w:t xml:space="preserve">Des aiguisoirs/polissoirs aux enclumes en os : historiographie des os piquetés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+                <w:t xml:space="preserve">Montserrat Esteban Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Moreno-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007, 49, pp.141-156</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311532v1</w:t>
+                <w:t xml:space="preserve">halshs-00283003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des aiguisoirs/polissoirs aux enclumes en os : historiographie des os piquetés</w:t>
+                <w:t xml:space="preserve">Etude de la Faune du village de &amp;quot;la Bergerie du Montet&amp;quot; à Gourdon (06)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pimenta</w:t>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37, pp.157-167</w:t>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, 49, pp.141-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283003v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondage d'une cavité située au lieu-dit &amp;quot;Font de Cine&amp;quot; à Vallauris</w:t>
               </w:r>
@@ -4159,528 +4159,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation sur le long terme d'un site de hauteur du littoral méditerranée : Saint-Andrieux à Villeneuve-Loubet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
+                <w:t xml:space="preserve">Les Activités quotidiennes au travers des vestiges fauniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48, pp.51-82</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, 314, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00187186v1</w:t>
+                <w:t xml:space="preserve">halshs-00211754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Activités quotidiennes au travers des vestiges fauniques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fréjus, Forum Iulii : fouilles de l'Espace Manguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38-39, pp.283-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2005.1161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00211754v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréjus, Forum Iulii : fouilles de l'Espace Manguin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des pendentifs en os et en bois de cerf parmi le mobilier des tombes gallo-romaines du site « François Verdier » à Toulouse (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, déc. 2006, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00211752v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pendentifs en os et en bois de cerf parmi le mobilier des tombes gallo-romaines du site « François Verdier » à Toulouse (Haute-Garonne)</w:t>
+                <w:t xml:space="preserve">Les Restes de mammifères et d'oiseaux des fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38-39, pp.353-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2005.1163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283385v1</w:t>
+                <w:t xml:space="preserve">halshs-00311530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Restes de mammifères et d'oiseaux des fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupation sur le long terme d'un site de hauteur du littoral méditerranée : Saint-Andrieux à Villeneuve-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48, pp.51-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311530v1</w:t>
+                <w:t xml:space="preserve">halshs-00187186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation antique au quartier du Collet à Valdeblore-la Roche (06)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Salicis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,51 +4813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Travail de l'os et du bois de cerf d'après les fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5183,239 +5183,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa rustique de Larajadé (Auch, Gers), un petit établissement rural aux portes d'Augusta Auscorum : l'approche archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les épingles à tête anthropomorphe stylisée : un accessoire de la coiffure féminine de l’Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Ossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 60, pp.319-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2003.3057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926962v1</w:t>
+                <w:t xml:space="preserve">hal-01909342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épingles à tête anthropomorphe stylisée : un accessoire de la coiffure féminine de l’Antiquité tardive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa rustique de Larajadé (Auch, Gers), un petit établissement rural aux portes d'Augusta Auscorum : l'approche archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul van Ossel</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XIX, pp.181-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909342v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carcassonne, château comtal, essai de datation des structures d'après les sondages de 1993</w:t>
               </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Rancoule (coll.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,291 +5607,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiguisoirs-polissoirs médiévaux en os (VIe-XIVe s.). Nouvelles données.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos de la corpulence des bovins en France durant les périodes historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59, pp.273-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2002.3053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424482v1</w:t>
+                <w:t xml:space="preserve">halshs-00422963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la corpulence des bovins en France durant les périodes historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Aiguisoirs-polissoirs médiévaux en os (VIe-XIVe s.). Nouvelles données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 59, pp.273-306. </w:t>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2002.3053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422963v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat rural et le souterrain médiéval de &amp;quot;Pech de Bonal&amp;quot; (Fontanes, Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostéométrie du métatarse des bovins en Gaule de la Conquête romaine à l'Antiquité Tardive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6266,64 +6266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Capitolium&amp;lt;/i&amp;gt; de &amp;lt;i&amp;gt;Tolosa&amp;lt;/i&amp;gt; ? Les fouilles du parking Esquirol : premiers résultats et essai d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Llech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 13, pp.197-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424481v1</w:t>
@@ -7024,51 +7024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de la peau d'écureuils à Dieue-sur-Meuse (Meuse) au XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Le témoignage des ossements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cherchez la petite bête. L'animal au haut Moyen Âge : 37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -7190,51 +7190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des Caprinés dans l’artisanat de l’os durant les périodes historiques (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7557,51 +7557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loups et chiens au Néolithique et au Moyen Âge en France méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7652,51 +7652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique final de Payennet à Gardanne (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8099,277 +8099,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéozoologie (macrofaune et microfaune)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, nice, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique CNRS Archéobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Université de Nice, MSHS-Sud Est, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061669v1</w:t>
+                <w:t xml:space="preserve">hal-02195089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéozoologie (macrofaune et microfaune)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique CNRS Archéobios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Université de Nice, MSHS-Sud Est, France</w:t>
+              <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195089v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viandes animales en Languedoc-Roussillon rural médiéval : bilan 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8750,51 +8750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique final de Payennet à Gardanne (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8894,51 +8894,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quartier de Forum Iulii des Julio-Claudiens à Dioclétien (Fréjus, Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9100,90 +9100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'Âge du Fer et du début de l'époque romaine à Nîmes (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9210,51 +9210,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (53)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9409,51 +9409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques de l’avenue des Noyers à Bouc-Bel-Air (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10098,51 +10098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loups et chiens au Néolithique et au Moyen Âge en France méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10477,51 +10477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des ossements animaux et l'artisanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10722,481 +10722,481 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des restes animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Luc Prisset. </w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prisset, Jean-Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L'aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t>
+              <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L’aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Brépols Publishers, pp.336-343, 2015, Bibliothèque de l'Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275630v1</w:t>
+                <w:t xml:space="preserve">hal-02195981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des restes animaux</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Prisset, Jean-Luc. </w:t>
+                <w:t xml:space="preserve">Sickles with teeth and bone anvils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia C. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Moreno García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. van Gijn, J. Whittaker, P. Anderson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L’aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, pp.336-343, 2015</w:t>
+              <w:t xml:space="preserve">Exploring and explaining diversity in agricultural technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Press, pp.118-125, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195981v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickles with teeth and bone anvils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le loup dans le &amp;quot;paysage&amp;quot; archéozoologique de France, du Néolithique aux temps Modernes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A. van Gijn, J. Whittaker, P. Anderson. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Moriceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring and explaining diversity in agricultural technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow Press, pp.118-125, 2014</w:t>
+              <w:t xml:space="preserve">Vivre avec le loup ? Trois mille ans de conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallandier, pp.19-33, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275638v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le loup dans le &amp;quot;paysage&amp;quot; archéozoologique de France, du Néolithique aux temps Modernes.</w:t>
+                <w:t xml:space="preserve">Le travail du bois de cerf et l'instrumentum en os.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">J.-M. Moriceau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Rebbé, Cl. Raynaud, Ph. Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre avec le loup ? Trois mille ans de conflit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tallandier, pp.19-33, 2014</w:t>
+              <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales). Entre Septimanie et al-Andalus(VIIe-IXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, pp.59, 72-73, 106, 215-220, 2014, Mémoires d'Archéologie Méridionale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275641v1</w:t>
+                <w:t xml:space="preserve">hal-01275635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du bois de cerf et l'instrumentum en os.</w:t>
+                <w:t xml:space="preserve">Petit édicule en bois et en os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">I. Rebbé, Cl. Raynaud, Ph. Sénac. </w:t>
+              <w:t xml:space="preserve">Robert Delaval, Eric and Thernot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales). Entre Septimanie et al-Andalus(VIIe-IXe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 34, pp.59, 72-73, 106, 215-220, 2014, Mémoires d'Archéologie Méridionale</w:t>
+              <w:t xml:space="preserve">Aux origines d'Antibes. Antiquité et Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275635v1</w:t>
+                <w:t xml:space="preserve">hal-02195982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os, bois de cerf, ivoire et coquille sur la colline du château</w:t>
               </w:r>
@@ -11249,1575 +11249,1575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit édicule en bois et en os</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Os, bois de cervidés, ivoires, bois, cristal de roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Robert Delaval, Eric and Thernot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Grandet, J.-F. Goret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines d'Antibes. Antiquité et Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.93, 2013</w:t>
+              <w:t xml:space="preserve">Echecs et tric-trac. Fabrication et usages des jeux de tables au Moyen Âge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.49-56, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195982v1</w:t>
+                <w:t xml:space="preserve">halshs-00746287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os, bois de cervidés, ivoires, bois, cristal de roche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andone, rebuts de taille. L'Isle-Jourdain, Pièces d'échecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Grandet, J.-F. Goret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echecs et tric-trac. Fabrication et usages des jeux de tables au Moyen Âge.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.49-56, 2012</w:t>
+              <w:t xml:space="preserve">Echecs et tri-trac. Fabrication et usages des jeux de tables au Moyen Âge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.85, 125, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746287v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andone, rebuts de taille. L'Isle-Jourdain, Pièces d'échecs</w:t>
+                <w:t xml:space="preserve">Le travail de l'os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Grandet, J.-F. Goret. </w:t>
+              <w:t xml:space="preserve">M. et R. Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echecs et tri-trac. Fabrication et usages des jeux de tables au Moyen Âge.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.85, 125, 2012</w:t>
+              <w:t xml:space="preserve">La maison au Grand Triclinium du Clos de la Lombarde à Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mergoil, pp.245-254, 2011, Archéologie et Histoire romaine, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746288v1</w:t>
+                <w:t xml:space="preserve">halshs-00639353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os</w:t>
+                <w:t xml:space="preserve">Les mammifères et les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison au Grand Triclinium du Clos de la Lombarde à Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Mergoil, pp.245-254, 2011, Archéologie et Histoire romaine, 19</w:t>
+              <w:t xml:space="preserve">Barzan III : un secteur d'habitat dans le quartier du sanctuaire du moulin du Fâ à Barzan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausionus, pp.763-843, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00639353v1</w:t>
+                <w:t xml:space="preserve">halshs-00746285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères et les oiseaux</w:t>
+                <w:t xml:space="preserve">L'exploitation de la matière dure animale entre la fin de l'âge du Fer et le début de l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reddé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barzan III : un secteur d'habitat dans le quartier du sanctuaire du moulin du Fâ à Barzan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausionus, pp.763-843, 2011</w:t>
+              <w:t xml:space="preserve">L'exploitation de la matière dure animale entre la fin de l'âge du Fer et le début de l'époque romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte, pp.909-916, 2011, Bibracte, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746285v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation de la matière dure animale entre la fin de l'âge du Fer et le début de l'époque romaine</w:t>
+                <w:t xml:space="preserve">Les activités quotidiennes d'après les vestiges osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Reddé. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Chapelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exploitation de la matière dure animale entre la fin de l'âge du Fer et le début de l'époque romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibracte, pp.909-916, 2011, Bibracte, 21</w:t>
+              <w:t xml:space="preserve">Trente ans d'archéologie médiévale en France. Un bilan pour un avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, Caen, pp.89-104, 2010, IXe congrès international de la Société d'archéologie médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00639343v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités quotidiennes d'après les vestiges osseux</w:t>
+                <w:t xml:space="preserve">Les objets en os, en bois de cerf et en ivoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean Chapelot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Bénard, M. Méniel, Ch. Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trente ans d'archéologie médiévale en France. Un bilan pour un avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, Caen, pp.89-104, 2010, IXe congrès international de la Société d'archéologie médiévale</w:t>
+              <w:t xml:space="preserve">Gaulois et Gallo-romains à Vertillum. 160 ans de découvertes archéologiques (communes de Vertault et Molesme; Côte d'Or)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio, pp.113-115, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00471433v1</w:t>
+                <w:t xml:space="preserve">halshs-00541598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets en os, en bois de cerf et en ivoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre à Andone : architecture, activités, critères de distinction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Bénard, M. Méniel, Ch. Petit. </w:t>
+              <w:t xml:space="preserve">L. Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaulois et Gallo-romains à Vertillum. 160 ans de découvertes archéologiques (communes de Vertault et Molesme; Côte d'Or)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infolio, pp.113-115, 2010</w:t>
+              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : le castrum d'Andone (Villejoubert, Charente) : fouilles d'André Debord (1971-1995).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.439-506, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00541598v1</w:t>
+                <w:t xml:space="preserve">halshs-00614860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier en os et en bois de cervidé : témoins de fabrication et produits finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de L. Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an Mil. Le castrum d'Andone. Fouilles d'André Debord.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRAHM, pp.256-275, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre à Andone : architecture, activités, critères de distinction.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation carnée du XIVe au XVIe s. dans la France du sud, d'après les sources archéozoologiques : la part des espèces sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L. Bourgeois. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Ravoire et A. Dietrich (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : le castrum d'Andone (Villejoubert, Charente) : fouilles d'André Debord (1971-1995).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, pp.439-506, 2009</w:t>
+              <w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge : contenus et contenants du XIVe au XVIe siècle - Actes du colloque, 2004, Sens (CÉREP, musées de Sens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.125-146, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00614860v1</w:t>
+                <w:t xml:space="preserve">halshs-00311069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation carnée du XIVe au XVIe s. dans la France du sud, d'après les sources archéozoologiques : la part des espèces sauvages</w:t>
+                <w:t xml:space="preserve">L'alimentation carnée et l'exploitation des animaux d'après les restes de mammifères et d'oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">F. Ravoire et A. Dietrich (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Luc BOURGEOIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge : contenus et contenants du XIVe au XVIe siècle - Actes du colloque, 2004, Sens (CÉREP, musées de Sens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, pp.125-146, 2009</w:t>
+              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : Le castrum d'Andone (Villejoubert, Charente). Fouilles d'André Debord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.319-360, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311069v1</w:t>
+                <w:t xml:space="preserve">halshs-00311065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation carnée et l'exploitation des animaux d'après les restes de mammifères et d'oiseaux</w:t>
+                <w:t xml:space="preserve">Les restes de faune, les dépôts d'animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sous la direction de Luc BOURGEOIS. </w:t>
+              <w:t xml:space="preserve">Bel (V.), Barberan (S.), Chardenon (N.), Forest (V.), Rodet-Belarbi (I.), Vidal (L.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : Le castrum d'Andone (Villejoubert, Charente). Fouilles d'André Debord.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, pp.319-360, 2009</w:t>
+              <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'âge du Fer et du début de l'époque romaine à Nîmes (Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, 519 p., 2008, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311065v1</w:t>
+                <w:t xml:space="preserve">halshs-00471407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes de faune, les dépôts d'animaux</w:t>
+                <w:t xml:space="preserve">Rom (Deux-Sèvres) : os, bois de cerf et ivoire. Quelques éléments de réflexion sur l'approvisionnement en matière première et la distribution des objets dans l'agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bel (V.), Barberan (S.), Chardenon (N.), Forest (V.), Rodet-Belarbi (I.), Vidal (L.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de I. Bertrand et de M. Feugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'âge du Fer et du début de l'époque romaine à Nîmes (Gard)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, 519 p., 2008, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Actes de la Table ronde « Le travail de l'os, du bois de cerf et de la corne à l'époque romaine : un artisanant en marge ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mergoil, pp.145-163, 2008, Instrumentum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00471407v1</w:t>
+                <w:t xml:space="preserve">halshs-00283351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rom (Deux-Sèvres) : os, bois de cerf et ivoire. Quelques éléments de réflexion sur l'approvisionnement en matière première et la distribution des objets dans l'agglomération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerf et sanglier au Moyen-Âge. Du discours à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de I. Bertrand et de M. Feugère. </w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sidéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Table ronde « Le travail de l'os, du bois de cerf et de la corne à l'époque romaine : un artisanant en marge ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Mergoil, pp.145-163, 2008, Instrumentum</w:t>
+              <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Boccard, pp.235-243, 2006, Colloques de la MAE René-Ginouvès (2), 978-2-70180-192-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283351v1</w:t>
+                <w:t xml:space="preserve">halshs-00211772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerf et sanglier au Moyen-Âge. Du discours à la pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Beck</w:t>
+                <w:t xml:space="preserve">La maison canoniale du Lycée Ozenne à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Marcel Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Sidéra. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">textes réunis par D. Barraud, F. Hautefeuille et C. Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de Boccard, pp.235-243, 2006, Colloques de la MAE René-Ginouvès (2), 978-2-70180-192-6</w:t>
+              <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir entre Loire et Pyrénées, Xe-XVe siècles. Recherches archéologiques récentes, 1987-2002. Actes du colloque de Pau, 3-5 oct. 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'archéologie médiéval du Languedoc, pp.389-404, 2006, Archéologie du Midi Médiéval</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00211772v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison canoniale du Lycée Ozenne à Toulouse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude archéozoologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">textes réunis par D. Barraud, F. Hautefeuille et C. Rémy. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Thernot, V. Bel, S. Mauné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir entre Loire et Pyrénées, Xe-XVe siècles. Recherches archéologiques récentes, 1987-2002. Actes du colloque de Pau, 3-5 oct. 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'archéologie médiéval du Languedoc, pp.389-404, 2006, Archéologie du Midi Médiéval</w:t>
+              <w:t xml:space="preserve">L'établissement rural antique de Soumaltre (Aspiran, Hérault). Ferme, auberge, nécropole et atelier de potier en bordure de la voie Cessero-Condatomagus (Ier-IIe s.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monique Mergoil, pp.193-205, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283366v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéozoologique.</w:t>
+                <w:t xml:space="preserve">Le travail de l'os et du bois de cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">R. Thernot, V. Bel, S. Mauné. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. et R. Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'établissement rural antique de Soumaltre (Aspiran, Hérault). Ferme, auberge, nécropole et atelier de potier en bordure de la voie Cessero-Condatomagus (Ier-IIe s.).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monique Mergoil, pp.193-205, 2004</w:t>
+              <w:t xml:space="preserve">Le clos de la Lombarde à Narbonne. Espaces publics et privés du secteur nord-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éds monique mergoil, Montagnac, pp.224-240, 2004, Histoire et archéologie romaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424568v1</w:t>
+                <w:t xml:space="preserve">halshs-00471413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os et du bois de cerf</w:t>
+                <w:t xml:space="preserve">Répartition spatiale des dépotoirs de boucherie bovine dans les agglomérations gallo-romaines. Première approche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. et R. Sabrié. </w:t>
+              <w:t xml:space="preserve">P. Ballet, P. Cordier, N. Dieudonné-Glad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le clos de la Lombarde à Narbonne. Espaces publics et privés du secteur nord-ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éds monique mergoil, Montagnac, pp.224-240, 2004, Histoire et archéologie romaine</w:t>
+              <w:t xml:space="preserve">La ville et ses déchets dans le monde romain: rebuts et recyclages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monique Mergoil, pp.197-208, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00471413v1</w:t>
+                <w:t xml:space="preserve">halshs-00424497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets artisanaux et domestiques : actions individuelles ou concertées ? L'exemple d'une agglomération secondaire de Gaule romaine</w:t>
               </w:r>
@@ -12883,1291 +12883,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des dépotoirs de boucherie bovine dans les agglomérations gallo-romaines. Première approche.</w:t>
+                <w:t xml:space="preserve">Dépôts archéologiques de pieds de mouton et de chèvre : s'agit-il toujours d'un artisanat de la peau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">P. Ballet, P. Cordier, N. Dieudonné-Glad. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Audoin-Rouzeau, S. Beyries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses déchets dans le monde romain: rebuts et recyclages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monique Mergoil, pp.197-208, 2003</w:t>
+              <w:t xml:space="preserve">Le travail du cuir de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, pp.315-349, 2002, Rencontres internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424497v1</w:t>
+                <w:t xml:space="preserve">halshs-00424507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts archéologiques de pieds de mouton et de chèvre : s'agit-il toujours d'un artisanat de la peau ?</w:t>
+                <w:t xml:space="preserve">Un exemple de consommation : l'évolution de l'alimentation carnée et la répartition spatiale des restes osseux à Toulouse du Ier au IVe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">F. Audoin-Rouzeau, S. Beyries. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail du cuir de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, pp.315-349, 2002, Rencontres internationales d'Archéologie et d'Histoire d'Antibes</w:t>
+              <w:t xml:space="preserve">Tolosa. Nouvelles recherches sur Toulouse et son territoire dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.470-474, 2002, mélanges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424507v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de consommation : l'évolution de l'alimentation carnée et la répartition spatiale des restes osseux à Toulouse du Ier au IVe s.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteometry and shifts in the bovine population in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-M. Pailler. </w:t>
+              <w:t xml:space="preserve">A. Gardeisen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tolosa. Nouvelles recherches sur Toulouse et son territoire dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.470-474, 2002, mélanges</w:t>
+              <w:t xml:space="preserve">Mouvements ou déplacements de populations animales en Méditerranée au cours de l'Holocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR International Series 1017, pp.43-58, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424571v1</w:t>
+                <w:t xml:space="preserve">halshs-00424537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteometry and shifts in the bovine population in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">L'exploitation de la corne dans l'Antiquité, à Autun, d'après les exemples des sites de &amp;quot;l'Institution Saint-Lazare&amp;quot; et du &amp;quot;Lycée militaire&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Gardeisen. </w:t>
+              <w:t xml:space="preserve">J.-C. Béal, J.-C. Goyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements ou déplacements de populations animales en Méditerranée au cours de l'Holocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR International Series 1017, pp.43-58, 2002</w:t>
+              <w:t xml:space="preserve">Des ivoires et des cornes dans les mondes anciens (Orient-Occident)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière-Lyon 2, pp.33-42, 2000, Institut d'Archéologie et d'Histoire de l'Antiquité, vol. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424537v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation de la corne dans l'Antiquité, à Autun, d'après les exemples des sites de &amp;quot;l'Institution Saint-Lazare&amp;quot; et du &amp;quot;Lycée militaire&amp;quot;.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
+                <w:t xml:space="preserve">Ostéométrie et morphologie des bovins médiévaux et modernes en France méridionale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-C. Béal, J.-C. Goyon. </w:t>
+              <w:t xml:space="preserve">M.-Cl. Marandet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des ivoires et des cornes dans les mondes anciens (Orient-Occident)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière-Lyon 2, pp.33-42, 2000, Institut d'Archéologie et d'Histoire de l'Antiquité, vol. 4</w:t>
+              <w:t xml:space="preserve">L'homme et l'animal dans les sociétés méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.27-91, 2000, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424522v1</w:t>
+                <w:t xml:space="preserve">halshs-00424500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostéométrie et morphologie des bovins médiévaux et modernes en France méridionale.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un atelier du travail de la corne &amp;quot;La licorne&amp;quot; à Lesparrou (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-Cl. Marandet. </w:t>
+              <w:t xml:space="preserve">J.-C. Béal, J.-C. Goyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et l'animal dans les sociétés méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.27-91, 2000, Etudes</w:t>
+              <w:t xml:space="preserve">Des ivoires et des cornes dans les mondes anciens (Orient-Occident)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, pp.86-91, 2000, Institut d'Archéologie et d'Histoire de l'Antiquité, vol.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424500v1</w:t>
+                <w:t xml:space="preserve">halshs-00424528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier du travail de la corne &amp;quot;La licorne&amp;quot; à Lesparrou (Ariège)</w:t>
+                <w:t xml:space="preserve">Le travail de l'os et de la corne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-C. Béal, J.-C. Goyon. </w:t>
+              <w:t xml:space="preserve">P. Chardron-Picault, M. Pernot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des ivoires et des cornes dans les mondes anciens (Orient-Occident)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, pp.86-91, 2000, Institut d'Archéologie et d'Histoire de l'Antiquité, vol.4</w:t>
+              <w:t xml:space="preserve">Le site du Lycée militaire d'Autun (Saône et Loire) : un quartier gallo-romain d'artisanat métallurgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.250-253, 1999, Documents d'Archéologie Française, n°76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424528v1</w:t>
+                <w:t xml:space="preserve">halshs-00424573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os et de la corne.</w:t>
+                <w:t xml:space="preserve">Etude des ossements animaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Chardron-Picault, M. Pernot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site du Lycée militaire d'Autun (Saône et Loire) : un quartier gallo-romain d'artisanat métallurgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.250-253, 1999, Documents d'Archéologie Française, n°76</w:t>
+              <w:t xml:space="preserve">Le site du Lycée militaire d'Autun (Saône et Loire) : un quartier gallo-romain d'artisanat métallurgique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.293-301, 1999, Documents d'Archéologie Française, n°76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424573v1</w:t>
+                <w:t xml:space="preserve">halshs-00424578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des ossements animaux.</w:t>
+                <w:t xml:space="preserve">La consommation carnée dans les parcelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Chardron-Picault, M. Pernot. </w:t>
+              <w:t xml:space="preserve">P. Van Ossel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site du Lycée militaire d'Autun (Saône et Loire) : un quartier gallo-romain d'artisanat métallurgique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.293-301, 1999, Documents d'Archéologie Française, n°76</w:t>
+              <w:t xml:space="preserve">Grand Louvre (Paris). Les Jardins du Carrousel. De la ville à la campagne : la formation d'un espace urbain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.251-255, 1998, Documents d'Archéologie Française, n°72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424578v1</w:t>
+                <w:t xml:space="preserve">halshs-00424583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation carnée dans les parcelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In suburbano - new data on the immediate surroundings of roman and early medieval Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">P. Van Ossel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Ossel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.R. Hall, H.K. Kenward. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Louvre (Paris). Les Jardins du Carrousel. De la ville à la campagne : la formation d'un espace urbain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.251-255, 1998, Documents d'Archéologie Française, n°72</w:t>
+              <w:t xml:space="preserve">Urban-Rural connexions : perspectives from environmental archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Monograph 47, pp.137-146, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424583v1</w:t>
+                <w:t xml:space="preserve">halshs-00424565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ossements animaux des ensembles clos d'Argentomagus (Saint-Marcel, Indre) : différences et similitudes selon les lieux de découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ch. Goudineau, I. Fauduet, G. Coulon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sanctuaires de tradition indigène en Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.187-193, 1994, Archéologie Aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424510v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie narbonnaise (via Aquitania) et l'occupation de ses abords à Toulouse (Haute-Garonne). Allées Paul-Feuga et Jules-Guesde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Peyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+                <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Badie</w:t>
+                <w:t xml:space="preserve">Christine Le Noheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Noheh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03381835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires à Nîmes aux IIe et Ier s. av. J.-C. In : CÉLIÉ (M.) dir., DARDE (D.) dir. — Mémoire du geste. Les pratiques funéraires à Nîmes du Néolithique à l’époque romaine. Nîmes : Bulletin de l'Ecole Antique de Nîmes, 27, catalogue d’exposition du Musée archéologique de Nîmes, 2007, p. 44-69.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14177,51 +14104,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Baou des Noirs à Vence (Alpes-Maritimes). Dernières fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14230,77 +14157,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bui-Thi-Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14310,2210 +14237,2210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Hérault, Lattes. Couran – Soriech Du Néolithique à l’an Mil. ZAC Ode à la Mer lot 1 et lot 3. Volume 2, Le Néolithique : oscillations du peuplement du VIe au IVe millénaire et la fortification du Néolithique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+                <w:t xml:space="preserve">Benoît Sendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sendra</w:t>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ardagna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Thernot</w:t>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Navarro</w:t>
+                <w:t xml:space="preserve">Diana Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Montaru</w:t>
+                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence-Alpes-Côte d’Azur, Var (83), FRÉJUS, 63, rue de l’Escabois (Cadastre section BD, parcelle 73). Partie d’îlot urbain du Haut-Empire (fin Ier s. av.-début Ier s. ap. / seconde moitié du IIIe s. ap. J.-C.). Textes et illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02086235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un habitat du Néolithique final dans les Hautes-Alpes : Provence-Alpes-Côte d'Azur, Hautes-Alpes, Gap, village automobile de Lachaup : rapport de fouilles. Nîmes : Inrap MED, 2018. 1 vol. (320 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Constant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Giresse</w:t>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
+              <w:t xml:space="preserve">[Research Report] Inrap Med. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02050754v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat du Néolithique final dans les Hautes-Alpes : Provence-Alpes-Côte d'Azur, Hautes-Alpes, Gap, village automobile de Lachaup : rapport de fouilles. Nîmes : Inrap MED, 2018. 1 vol. (320 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouchet</w:t>
+                <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+                <w:t xml:space="preserve">P. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inrap Med. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583580v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Rémy-de-Provence (13), ZAC d'Ussol, Rapport de fouilles archéologiques préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+                <w:t xml:space="preserve">Raphael Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Denis</w:t>
+                <w:t xml:space="preserve">Gerlinde Frommherz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlinde Frommherz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap med. 2015, 4 vol., 471, 349 et 342 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence-Alpes-Côte d’Azur, Alpes-Maritimes (06). Nice, 41, av. Raymond Comboul. Cadastre section LS - 390 (-492). Niveau de l'âge du Bronze final et établissement antique de la plaine niçoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra. Oppidum de l'Âge du bronze final III, castrum des Ve-Xe s. rapport intermédiaire de fouille programmée (9ème campagne de 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martzluff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Martzluff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Respaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Donat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Damotte</w:t>
+                <w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02061890v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ardisson</w:t>
+                <w:t xml:space="preserve">Languedoc-Roussillon, Manduel, Gard : Fumérian, Zac multi-sites : occupations néolithiques et de l'Age du fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouiron</w:t>
+                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Civetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Damotte</w:t>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02057485v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc-Roussillon, Manduel, Gard : Fumérian, Zac multi-sites : occupations néolithiques et de l'Age du fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Hasler</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bouchette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escallon</w:t>
+                <w:t xml:space="preserve">Aude Civetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00680629v1</w:t>
+                <w:t xml:space="preserve">hal-02061890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Civetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00709039v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement agricole antique (Ier s. av. n. è. - IIe s. de n. è.), Alpes de Haute-Provence, Riez, La Rouguière. Rapport de fouilles archéologiques préventives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Martin</w:t>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fournier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Mediterranée &amp; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2012, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Civetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), ZAC Mas de Vignoles XV - Bassin de rétention lot 8/9 : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-MED. 2011, 237 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Hôtel-Dieu à Marseille (6 place Daviel et rue des Belles-Ecuelles) Rapport de fouilles archéologiques préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
+                <w:t xml:space="preserve">Josiane Cuzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Cuzon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2011, 2 vol, 517 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16660,51 +16587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04615603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p8l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrat Pierre-Yves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelandais Fanny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saggese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dantec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessi Rosia-Maria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.167" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01805009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet-Vallat Monique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jannet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poignant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13508" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C4LD29BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13930" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1945" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Latour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban Nadal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Moreno-Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimenta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chardron-Picault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424062v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule (coll.)" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1279" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2002.3053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnard Garotin (coll.)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1317" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumasy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901263v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.2997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cheval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01950346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01468561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/78489" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.62532" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e8cm-mw98" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195997v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=WeRIDwAAQBAJ&amp;amp;pg=PA240&amp;amp;lpg=PA240&amp;amp;dq=Damage+caused+by+permanent+fetters+still+worn+by+sheep+grazing+on+the+island+of+Delos&amp;amp;source=bl&amp;amp;ots=vdGE1W-JQo&amp;amp;sig=ACfU3U1uOrJujAXNRJfV89yYo-QAuBNK6A&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=2ahUKEwiXn66899XoAhWIlxQKHb91A78Q6AEwBHoECAsQLA#v=onepage&amp;amp;q=Damage%20caused%20by%20permanent%20fetters%20still%20worn%20by%20sheep%20grazing%20on%20the%20island%20of%20Delos&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1drjb.19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01739429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moreno Garc&#237;a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275635v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746287v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746288v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639353v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639343v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541598v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423841v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311069v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311065v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471407v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283366v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marcel Molet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424568v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424497v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424507v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424571v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424522v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424500v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424578v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424583v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424510v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311063v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bui-Thi-Mai" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimaldi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885282v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061890v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178845v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Porcher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04615603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p8l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrat Pierre-Yves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelandais Fanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saggese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dantec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessi Rosia-Maria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.167" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01805009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet-Vallat Monique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jannet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13930" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poignant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C4LD29BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1945" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Latour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban Nadal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Moreno-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimenta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1163" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chardron-Picault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3057" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424062v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule (coll.)" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2002.3053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnard Garotin (coll.)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1317" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumasy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901263v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.2997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cheval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01950346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195089v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01468561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/78489" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.62532" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e8cm-mw98" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195997v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=WeRIDwAAQBAJ&amp;amp;pg=PA240&amp;amp;lpg=PA240&amp;amp;dq=Damage+caused+by+permanent+fetters+still+worn+by+sheep+grazing+on+the+island+of+Delos&amp;amp;source=bl&amp;amp;ots=vdGE1W-JQo&amp;amp;sig=ACfU3U1uOrJujAXNRJfV89yYo-QAuBNK6A&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=2ahUKEwiXn66899XoAhWIlxQKHb91A78Q6AEwBHoECAsQLA#v=onepage&amp;amp;q=Damage%20caused%20by%20permanent%20fetters%20still%20worn%20by%20sheep%20grazing%20on%20the%20island%20of%20Delos&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1drjb.19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01739429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275638v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moreno Garc&#237;a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639353v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746285v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471433v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541598v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423841v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311065v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marcel Molet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424522v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424500v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424573v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424578v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bui-Thi-Mai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimaldi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885282v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061890v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178845v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Porcher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>