--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -376,256 +376,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05224076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un témoin de la vie quotidienne aux VIIe-VIIIe siècles en Provence : le dépotoir de l’habitat perché de Bayonne (Bagnols-en-Forêt, Var)</w:t>
+                <w:t xml:space="preserve">Un habitat structuré du Néolithique final : le Village Automobile de Lachaup, Gap (Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Antoine Segura</w:t>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11p8l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05076846v1</w:t>
+                <w:t xml:space="preserve">hal-04615603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat structuré du Néolithique final : le Village Automobile de Lachaup, Gap (Hautes-Alpes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Un témoin de la vie quotidienne aux VIIe-VIIIe siècles en Provence : le dépotoir de l’habitat perché de Bayonne (Bagnols-en-Forêt, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.8-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615603v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05076846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir urbain témoin de l’équarrissage des équidés à Nice (Alpes-Maritimes, France) dans la seconde moitié du XVIe siècle</w:t>
               </w:r>
@@ -991,51 +991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Érosion des formations superficielles de versant au néolithique moyen à Nice (Alpes‑Maritimes). Signature granulométrique et poids des paramètres naturels et anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,610 +2885,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chasses au Moyen Âge : quelques aspects illustrés par l'archéozoologie en France méridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relecture d'un objet en bois de cerf du musée de Cimiez, Nice (Alpes-Maritimes): du manche à l'étui de peigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.342-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2010.1945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00539283v1</w:t>
+                <w:t xml:space="preserve">halshs-00639338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équidé dans l'artisanat de l'os. Remarques préliminaires d'après les résultats de Narbonne (Aude) et de quelques autres sites gallo-romains</w:t>
+                <w:t xml:space="preserve">Les chasses au Moyen Âge : quelques aspects illustrés par l'archéozoologie en France méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31, pp.34-36</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.52 à 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00539532v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00539283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations du site de terrasse de L'Euze à Bagnols-sur-Cèze (Gard) du Néolithique final au Bronze final 1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'équidé dans l'artisanat de l'os. Remarques préliminaires d'après les résultats de Narbonne (Aude) et de quelques autres sites gallo-romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.34-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505461v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00539532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sept nouveaux exemplaires de plaques-boucles mérovingiennes en matière dure animale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+                <w:t xml:space="preserve">Les occupations du site de terrasse de L'Euze à Bagnols-sur-Cèze (Gard) du Néolithique final au Bronze final 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goret</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.13508⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2), pp.291-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2010.13930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00541594v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets et déchets de l'artisanat de l'os, du bois de cerf et de l'ivoire à Fréjus (Var), de la période romaine à l'Antiquité tardive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sept nouveaux exemplaires de plaques-boucles mérovingiennes en matière dure animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.13508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275625v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relecture d'un objet en bois de cerf du musée de Cimiez, Nice (Alpes-Maritimes): du manche à l'étui de peigne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objets et déchets de l'artisanat de l'os, du bois de cerf et de l'ivoire à Fréjus (Var), de la période romaine à l'Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.369-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2010.1945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00639338v1</w:t>
+                <w:t xml:space="preserve">hal-01275625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La porte sud de Forum Iulii de l'Antiquité Tardive à l'époque moderne</w:t>
               </w:r>
@@ -4159,848 +4159,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Activités quotidiennes au travers des vestiges fauniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication et consommation des objets en os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2006, 314, pp.28-31</w:t>
+              <w:t xml:space="preserve">, 2006, 316, pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00211754v1</w:t>
+                <w:t xml:space="preserve">halshs-00311531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréjus, Forum Iulii : fouilles de l'Espace Manguin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Activités quotidiennes au travers des vestiges fauniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, 314, pp.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00211752v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pendentifs en os et en bois de cerf parmi le mobilier des tombes gallo-romaines du site « François Verdier » à Toulouse (Haute-Garonne)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fréjus, Forum Iulii : fouilles de l'Espace Manguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38-39, pp.283-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2005.1161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283385v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Restes de mammifères et d'oiseaux des fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
+                <w:t xml:space="preserve">Des pendentifs en os et en bois de cerf parmi le mobilier des tombes gallo-romaines du site « François Verdier » à Toulouse (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, déc. 2006, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311530v1</w:t>
+                <w:t xml:space="preserve">halshs-00283385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation sur le long terme d'un site de hauteur du littoral méditerranée : Saint-Andrieux à Villeneuve-Loubet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Restes de mammifères et d'oiseaux des fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38-39, pp.353-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2005.1163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00187186v1</w:t>
+                <w:t xml:space="preserve">halshs-00311530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation antique au quartier du Collet à Valdeblore-la Roche (06)</w:t>
+                <w:t xml:space="preserve">Occupation sur le long terme d'un site de hauteur du littoral méditerranée : Saint-Andrieux à Villeneuve-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Salicis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 48, pp.171-181</w:t>
+              <w:t xml:space="preserve">, 2006, 48, pp.51-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00187526v1</w:t>
+                <w:t xml:space="preserve">halshs-00187186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du bois de cerf à Villeparisis (Seine-et-Marne) : un dépotoir au sein d'un atelier de potiers du Bas Empire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une occupation antique au quartier du Collet à Valdeblore-la Roche (06)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Salicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Mallet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45-46, 33 p</w:t>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48, pp.171-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283002v1</w:t>
+                <w:t xml:space="preserve">halshs-00187526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Travail de l'os et du bois de cerf d'après les fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail du bois de cerf à Villeparisis (Seine-et-Marne) : un dépotoir au sein d'un atelier de potiers du Bas Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45-46, 33 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311524v1</w:t>
+                <w:t xml:space="preserve">halshs-00283002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et consommation des objets en os</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Travail de l'os et du bois de cerf d'après les fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38-39, pp.343-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2005.1162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311531v1</w:t>
+                <w:t xml:space="preserve">halshs-00311524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement agricole du XIIIe siècle à Beaumont, lieu-dit La Mouraude (Puy-de-Dôme)</w:t>
               </w:r>
@@ -5120,51 +5120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'os et le bois de cerf à Autun-Augustodunum (Saône-et-Loire) : productions et consommation d'un instrumentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54, pp.149-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5183,451 +5183,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épingles à tête anthropomorphe stylisée : un accessoire de la coiffure féminine de l’Antiquité tardive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail de l'os, du bois de cerf et de l'ivoire à Vertillum-Vertault (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul van Ossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin archéologique et historique du Chatillonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6e série (6), pp.49-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909342v1</w:t>
+                <w:t xml:space="preserve">halshs-00009637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa rustique de Larajadé (Auch, Gers), un petit établissement rural aux portes d'Augusta Auscorum : l'approche archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les épingles à tête anthropomorphe stylisée : un accessoire de la coiffure féminine de l’Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Ossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 60, pp.319-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2003.3057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926962v1</w:t>
+                <w:t xml:space="preserve">hal-01909342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcassonne, château comtal, essai de datation des structures d'après les sondages de 1993</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa rustique de Larajadé (Auch, Gers), un petit établissement rural aux portes d'Augusta Auscorum : l'approche archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XIX, pp.181-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424062v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os, du bois de cerf et de l'ivoire à Vertillum-Vertault (Côte-d'Or)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+                <w:t xml:space="preserve">Carcassonne, château comtal, essai de datation des structures d'après les sondages de 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rancoule (coll.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique et historique du Chatillonnais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21, pp.71-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2003.1400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009637v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la corpulence des bovins en France durant les périodes historiques</w:t>
               </w:r>
@@ -5730,51 +5730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5815,364 +5815,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat rural et le souterrain médiéval de &amp;quot;Pech de Bonal&amp;quot; (Fontanes, Lot)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+                <w:t xml:space="preserve">Ostéométrie du métatarse des bovins en Gaule de la Conquête romaine à l'Antiquité Tardive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 149 (11), pp.1033-1056</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423772v1</w:t>
+                <w:t xml:space="preserve">halshs-00424487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges archéologiques et enduit peint de la maison consulaire du XVe siècle au &amp;quot;Donjon du capitole&amp;quot; (Toulouse)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gaudin</w:t>
+                <w:t xml:space="preserve">L'habitat rural et le souterrain médiéval de &amp;quot;Pech de Bonal&amp;quot; (Fontanes, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnard Garotin (coll.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XV-XVI, pp.67-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1997.1317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423760v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostéométrie du métatarse des bovins en Gaule de la Conquête romaine à l'Antiquité Tardive.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Vestiges archéologiques et enduit peint de la maison consulaire du XVe siècle au &amp;quot;Donjon du capitole&amp;quot; (Toulouse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 149 (11), pp.1033-1056</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, LVIII, pp.143-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424487v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution urbaine d'Argentomagus, Saint-Marcel (Indre). Rapport préliminaire de la fouille programmée 1989-94 : rues et habitats.</w:t>
               </w:r>
@@ -6266,90 +6266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Capitolium&amp;lt;/i&amp;gt; de &amp;lt;i&amp;gt;Tolosa&amp;lt;/i&amp;gt; ? Les fouilles du parking Esquirol : premiers résultats et essai d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Llech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 54, pp.203-238. </w:t>
@@ -6381,235 +6381,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchets de boucherie et alimentation au XIVe siècle à l'Hôpital du Pas à Rodez (Aveyron)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+                <w:t xml:space="preserve">Aiguisoirs, polissoirs médiévaux en os (XIe-XIVe s.) dans le Sud-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lignereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, XIII, pp.187-195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.1995.1278⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 13, pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423786v1</w:t>
+                <w:t xml:space="preserve">halshs-00424481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiguisoirs, polissoirs médiévaux en os (XIe-XIVe s.) dans le Sud-Ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déchets de boucherie et alimentation au XIVe siècle à l'Hôpital du Pas à Rodez (Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+                <w:t xml:space="preserve">Yves Lignereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 13, pp.197-213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
+              <w:t xml:space="preserve">, 1995, XIII, pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1995.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424481v1</w:t>
+                <w:t xml:space="preserve">halshs-00423786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux activités artisanales d'un faubourg parisien des XVe et XVIe siècles d'après les ossements animaux</w:t>
               </w:r>
@@ -7678,51 +7678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8789,51 +8789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontres Méridionales de Préhistoire Récente. De la tombe au territoire et actualité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
@@ -8894,51 +8894,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quartier de Forum Iulii des Julio-Claudiens à Dioclétien (Fréjus, Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9691,708 +9691,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03207857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La no sepultura: ¿acto intencional o accidente? Ensayo de caracterización a partir de ensambles zoo-antropológicos de los periodos históricos (Francia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nadine Béligand. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritos y prácticas funerarias, imágenes y representaciones de la muerte. Un acercamiento pluridisciplinario e intercultural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/e8cm-mw98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038174v1</w:t>
+                <w:t xml:space="preserve">hal-03040902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammifères, oiseaux, anoures, coquillages marins et poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La no sepultura: ¿acto intencional o accidente? Ensayo de caracterización a partir de ensambles zoo-antropológicos de los periodos históricos (Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alain Bouet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadine Béligand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barzan IV. L’entrepôt de la palisse à Barzan (Charente-Maritime), port des santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ritos y prácticas funerarias, imágenes y representaciones de la muerte. Un acercamiento pluridisciplinario e intercultural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Estudios Mexicanos y Centroamericanos, Consejo Editorial del Gobierno del Estado de México, Instituto Nacional de Antropología e Historia, pp.117-133, 2020, 978-2-11-162309-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Ausonius</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099494v1</w:t>
+                <w:t xml:space="preserve">hal-03038174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Mammifères, oiseaux, anoures, coquillages marins et poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fanny Bouché; Liora Bouzaglou; Alexandre Pinto; Prune Sauvageot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artisanat et savoir-faire : archéologie des techniques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Archéo.doct, 9791035106294. </w:t>
+              <w:t xml:space="preserve">Barzan IV. L’entrepôt de la palisse à Barzan (Charente-Maritime), port des santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.62532⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-482, 2020, Mémoires, 9782356133427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03117220v1</w:t>
+                <w:t xml:space="preserve">halshs-03099494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Bouché; Liora Bouzaglou; Alexandre Pinto; Prune Sauvageot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Artisanat et savoir-faire : archéologie des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inrap</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 8 p., 2020, </w:t>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Archéo.doct, 9791035106294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/e8cm-mw98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.62532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040902v1</w:t>
+                <w:t xml:space="preserve">halshs-03117220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loups et chiens au Néolithique et au Moyen Âge en France méditerranéenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">La gestion des corps des enfants morts en période périnatale (Archéologie – France – Antiquité, Moyen Âge, Époque moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Costamagno, Sandrine and Gourichon, Lionel and Dupont, Catherine and Dutour, Olivier and Vialou, Denis. </w:t>
+              <w:t xml:space="preserve">Philippe Charrier, Gaëlle Clavandier, Vincent Gourdon, Catherine Rollet et Nathalie Sage Pranchère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">animal symbolisé - Animal exploité. Du Paléolithique à la Protohistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.198-206, 2018, Actes des Congrès des sociétés historiques et scientifiques</w:t>
+              <w:t xml:space="preserve">Morts avant de naître. La mort périnatale,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.237-248, 2018, Perspectives historiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195997v1</w:t>
+                <w:t xml:space="preserve">hal-01739429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Caused by Permanent Fetters in Present-Day Sheep on the Island of Delos (Greece).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Darton</w:t>
+                <w:t xml:space="preserve">Loups et chiens au Néolithique et au Moyen Âge en France méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">László, Bartosiewicz and Erika, Gál (eds.). </w:t>
+              <w:t xml:space="preserve">Costamagno, Sandrine and Gourichon, Lionel and Dupont, Catherine and Dutour, Olivier and Vialou, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARE OR NEGLECT? Evidence of animal disease in archaeology. Proceedings of the 6th Animal Palaeopathology Working Group meeting of the International Council for Archaeozoology (ICAZ), Budapest, Hungary, 2016, May, 26-29th</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">animal symbolisé - Animal exploité. Du Paléolithique à la Protohistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.198-206, 2018, Actes des Congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195996v1</w:t>
+                <w:t xml:space="preserve">hal-02195997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des corps des enfants morts en période périnatale (Archéologie – France – Antiquité, Moyen Âge, Époque moderne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+                <w:t xml:space="preserve">Damage Caused by Permanent Fetters in Present-Day Sheep on the Island of Delos (Greece).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Darton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Charrier, Gaëlle Clavandier, Vincent Gourdon, Catherine Rollet et Nathalie Sage Pranchère. </w:t>
+              <w:t xml:space="preserve">László, Bartosiewicz and Erika, Gál (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morts avant de naître. La mort périnatale,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CARE OR NEGLECT? Evidence of animal disease in archaeology. Proceedings of the 6th Animal Palaeopathology Working Group meeting of the International Council for Archaeozoology (ICAZ), Budapest, Hungary, 2016, May, 26-29th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford ; Philadelphia : Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240-246, 2018, Care or Neglect?: Evidence of Animal Disease in Archaeology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvh1drjb.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739429v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des restes d'équidés en ville et à la campagne en France au Moyen Âge et au début de l'époque Moderne</w:t>
               </w:r>
@@ -10477,51 +10477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des ossements animaux et l'artisanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10845,142 +10845,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickles with teeth and bone anvils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail du bois de cerf et l'instrumentum en os.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. van Gijn, J. Whittaker, P. Anderson. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Rebbé, Cl. Raynaud, Ph. Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring and explaining diversity in agricultural technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow Press, pp.118-125, 2014</w:t>
+              <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales). Entre Septimanie et al-Andalus(VIIe-IXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, pp.59, 72-73, 106, 215-220, 2014, Mémoires d'Archéologie Méridionale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275638v1</w:t>
+                <w:t xml:space="preserve">hal-01275635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le loup dans le &amp;quot;paysage&amp;quot; archéozoologique de France, du Néolithique aux temps Modernes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11000,130 +10974,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Moriceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec le loup ? Trois mille ans de conflit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tallandier, pp.19-33, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du bois de cerf et l'instrumentum en os.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sickles with teeth and bone anvils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia C. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">I. Rebbé, Cl. Raynaud, Ph. Sénac. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Moreno García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. van Gijn, J. Whittaker, P. Anderson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales). Entre Septimanie et al-Andalus(VIIe-IXe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 34, pp.59, 72-73, 106, 215-220, 2014, Mémoires d'Archéologie Méridionale</w:t>
+              <w:t xml:space="preserve">Exploring and explaining diversity in agricultural technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Press, pp.118-125, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275635v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit édicule en bois et en os</w:t>
               </w:r>
@@ -12178,414 +12178,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes de faune, les dépôts d'animaux</w:t>
+                <w:t xml:space="preserve">Rom (Deux-Sèvres) : os, bois de cerf et ivoire. Quelques éléments de réflexion sur l'approvisionnement en matière première et la distribution des objets dans l'agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bel (V.), Barberan (S.), Chardenon (N.), Forest (V.), Rodet-Belarbi (I.), Vidal (L.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de I. Bertrand et de M. Feugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'âge du Fer et du début de l'époque romaine à Nîmes (Gard)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, 519 p., 2008, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Actes de la Table ronde « Le travail de l'os, du bois de cerf et de la corne à l'époque romaine : un artisanant en marge ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mergoil, pp.145-163, 2008, Instrumentum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00471407v1</w:t>
+                <w:t xml:space="preserve">halshs-00283351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rom (Deux-Sèvres) : os, bois de cerf et ivoire. Quelques éléments de réflexion sur l'approvisionnement en matière première et la distribution des objets dans l'agglomération</w:t>
+                <w:t xml:space="preserve">Les restes de faune, les dépôts d'animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de I. Bertrand et de M. Feugère. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bel (V.), Barberan (S.), Chardenon (N.), Forest (V.), Rodet-Belarbi (I.), Vidal (L.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Table ronde « Le travail de l'os, du bois de cerf et de la corne à l'époque romaine : un artisanant en marge ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Mergoil, pp.145-163, 2008, Instrumentum</w:t>
+              <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'âge du Fer et du début de l'époque romaine à Nîmes (Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, 519 p., 2008, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283351v1</w:t>
+                <w:t xml:space="preserve">halshs-00471407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerf et sanglier au Moyen-Âge. Du discours à la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maison canoniale du Lycée Ozenne à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beck</w:t>
+                <w:t xml:space="preserve">Henri-Marcel Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Sidéra. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">textes réunis par D. Barraud, F. Hautefeuille et C. Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de Boccard, pp.235-243, 2006, Colloques de la MAE René-Ginouvès (2), 978-2-70180-192-6</w:t>
+              <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir entre Loire et Pyrénées, Xe-XVe siècles. Recherches archéologiques récentes, 1987-2002. Actes du colloque de Pau, 3-5 oct. 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'archéologie médiéval du Languedoc, pp.389-404, 2006, Archéologie du Midi Médiéval</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00211772v1</w:t>
+                <w:t xml:space="preserve">halshs-00283366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison canoniale du Lycée Ozenne à Toulouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+                <w:t xml:space="preserve">Cerf et sanglier au Moyen-Âge. Du discours à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Marcel Molet</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">textes réunis par D. Barraud, F. Hautefeuille et C. Rémy. </w:t>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sidéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir entre Loire et Pyrénées, Xe-XVe siècles. Recherches archéologiques récentes, 1987-2002. Actes du colloque de Pau, 3-5 oct. 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'archéologie médiéval du Languedoc, pp.389-404, 2006, Archéologie du Midi Médiéval</w:t>
+              <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Boccard, pp.235-243, 2006, Colloques de la MAE René-Ginouvès (2), 978-2-70180-192-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283366v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéozoologique.</w:t>
               </w:r>
@@ -13160,51 +13160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation de la corne dans l'Antiquité, à Autun, d'après les exemples des sites de &amp;quot;l'Institution Saint-Lazare&amp;quot; et du &amp;quot;Lycée militaire&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14517,51 +14517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14622,51 +14622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14718,64 +14718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat du Néolithique final dans les Hautes-Alpes : Provence-Alpes-Côte d'Azur, Hautes-Alpes, Gap, village automobile de Lachaup : rapport de fouilles. Nîmes : Inrap MED, 2018. 1 vol. (320 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14956,393 +14956,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02050754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Rémy-de-Provence (13), ZAC d'Ussol, Rapport de fouilles archéologiques préventives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra. Oppidum de l'Âge du bronze final III, castrum des Ve-Xe s. rapport intermédiaire de fouille programmée (9ème campagne de 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+                <w:t xml:space="preserve">Michel Martzluff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moroldo</w:t>
+                <w:t xml:space="preserve">Cécile Respaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap med. 2015, 4 vol., 471, 349 et 342 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178885v1</w:t>
+                <w:t xml:space="preserve">halshs-01505423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provence-Alpes-Côte d’Azur, Alpes-Maritimes (06). Nice, 41, av. Raymond Comboul. Cadastre section LS - 390 (-492). Niveau de l'âge du Bronze final et établissement antique de la plaine niçoise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romuald Mercurin</w:t>
+                <w:t xml:space="preserve">Saint-Rémy-de-Provence (13), ZAC d'Ussol, Rapport de fouilles archéologiques préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Richarté</w:t>
+                <w:t xml:space="preserve">Gerlinde Frommherz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2015</w:t>
+              <w:t xml:space="preserve">Inrap med. 2015, 4 vol., 471, 349 et 342 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885282v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra. Oppidum de l'Âge du bronze final III, castrum des Ve-Xe s. rapport intermédiaire de fouille programmée (9ème campagne de 2014)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Provence-Alpes-Côte d’Azur, Alpes-Maritimes (06). Nice, 41, av. Raymond Comboul. Cadastre section LS - 390 (-492). Niveau de l'âge du Bronze final et établissement antique de la plaine niçoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mercurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Martzluff</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-01505423v1</w:t>
+                <w:t xml:space="preserve">hal-02885282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t>
               </w:r>
@@ -16046,205 +16046,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lise Damotte</w:t>
+                <w:t xml:space="preserve">L’Hôtel-Dieu à Marseille (6 place Daviel et rue des Belles-Ecuelles) Rapport de fouilles archéologiques préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Grandieux</w:t>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Cuzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t>
+              <w:t xml:space="preserve">Inrap. 2011, 2 vol, 517 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01540765v1</w:t>
+                <w:t xml:space="preserve">hal-04178832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), ZAC Mas de Vignoles XV - Bassin de rétention lot 8/9 : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16260,179 +16260,179 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-MED. 2011, 237 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Hôtel-Dieu à Marseille (6 place Daviel et rue des Belles-Ecuelles) Rapport de fouilles archéologiques préventives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Civetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Cuzon</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04178832v1</w:t>
+                <w:t xml:space="preserve">halshs-01540765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16587,51 +16587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04615603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p8l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrat Pierre-Yves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelandais Fanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saggese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dantec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessi Rosia-Maria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.167" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01805009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet-Vallat Monique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jannet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13930" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poignant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C4LD29BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1945" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Latour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban Nadal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Moreno-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimenta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1163" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chardron-Picault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3057" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424062v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule (coll.)" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1400" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009637v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2002.3053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnard Garotin (coll.)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1317" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumasy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901263v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.2997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cheval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01950346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195089v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01468561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/78489" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.62532" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e8cm-mw98" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195997v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=WeRIDwAAQBAJ&amp;amp;pg=PA240&amp;amp;lpg=PA240&amp;amp;dq=Damage+caused+by+permanent+fetters+still+worn+by+sheep+grazing+on+the+island+of+Delos&amp;amp;source=bl&amp;amp;ots=vdGE1W-JQo&amp;amp;sig=ACfU3U1uOrJujAXNRJfV89yYo-QAuBNK6A&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=2ahUKEwiXn66899XoAhWIlxQKHb91A78Q6AEwBHoECAsQLA#v=onepage&amp;amp;q=Damage%20caused%20by%20permanent%20fetters%20still%20worn%20by%20sheep%20grazing%20on%20the%20island%20of%20Delos&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1drjb.19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01739429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275638v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moreno Garc&#237;a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639353v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746285v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471433v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541598v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423841v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311065v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marcel Molet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424522v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424500v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424573v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424578v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bui-Thi-Mai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimaldi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885282v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061890v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178845v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Porcher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04615603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p8l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrat Pierre-Yves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelandais Fanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saggese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dantec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessi Rosia-Maria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.167" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01805009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet-Vallat Monique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jannet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poignant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13508" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C4LD29BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Latour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban Nadal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Moreno-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimenta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chardron-Picault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1162" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule (coll.)" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1400" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2002.3053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnard Garotin (coll.)" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1317" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumasy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901263v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.2997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1278" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cheval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01950346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195089v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01468561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e8cm-mw98" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038174v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/78489" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.62532" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01739429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195997v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=WeRIDwAAQBAJ&amp;amp;pg=PA240&amp;amp;lpg=PA240&amp;amp;dq=Damage+caused+by+permanent+fetters+still+worn+by+sheep+grazing+on+the+island+of+Delos&amp;amp;source=bl&amp;amp;ots=vdGE1W-JQo&amp;amp;sig=ACfU3U1uOrJujAXNRJfV89yYo-QAuBNK6A&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=2ahUKEwiXn66899XoAhWIlxQKHb91A78Q6AEwBHoECAsQLA#v=onepage&amp;amp;q=Damage%20caused%20by%20permanent%20fetters%20still%20worn%20by%20sheep%20grazing%20on%20the%20island%20of%20Delos&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1drjb.19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275635v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moreno Garc&#237;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639353v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746285v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471433v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541598v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423841v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311065v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471407v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283366v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marcel Molet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211772v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424522v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424500v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424573v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424578v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bui-Thi-Mai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimaldi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061890v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178845v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Porcher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>