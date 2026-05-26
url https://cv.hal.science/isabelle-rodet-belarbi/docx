--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -169,6825 +169,6950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05453390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site mérovingien de Mondelange, &amp;quot;La Sente&amp;quot; (Moselle) Organisation, statut et alimentation carnée</w:t>
+                <w:t xml:space="preserve">Le jardin du Luxembourg (Paris 6e) à l’époque antique : la fouille du parking souterrain, 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Celly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74, pp.249-282</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05537393v1</w:t>
+                <w:t xml:space="preserve">hal-05630279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la ville et le long de la voie Domitienne : le quartier des Carmes de Nîmes du IIe s. av. J.-C. au IIe s. ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57, 2024, pp.153-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05224076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat structuré du Néolithique final : le Village Automobile de Lachaup, Gap (Hautes-Alpes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Le site mérovingien de Mondelange, &amp;quot;La Sente&amp;quot; (Moselle) Organisation, statut et alimentation carnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.249-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615603v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05537393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un témoin de la vie quotidienne aux VIIe-VIIIe siècles en Provence : le dépotoir de l’habitat perché de Bayonne (Bagnols-en-Forêt, Var)</w:t>
+                <w:t xml:space="preserve">Un habitat structuré du Néolithique final : le Village Automobile de Lachaup, Gap (Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Antoine Segura</w:t>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11p8l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05076846v1</w:t>
+                <w:t xml:space="preserve">hal-04615603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir urbain témoin de l’équarrissage des équidés à Nice (Alpes-Maritimes, France) dans la seconde moitié du XVIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Mercurin</w:t>
+                <w:t xml:space="preserve">Un témoin de la vie quotidienne aux VIIe-VIIIe siècles en Provence : le dépotoir de l’habitat perché de Bayonne (Bagnols-en-Forêt, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.163-196</w:t>
+              <w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.8-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04928564v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05076846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médaillons prophylactiques en bois de cerf (Cervus elaphus) : nouvelle répartition spatiale et premier essai de comparaisons métriques des exemplaires gallo-romains (FR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dépotoir urbain témoin de l’équarrissage des équidés à Nice (Alpes-Maritimes, France) dans la seconde moitié du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mercurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larrat Pierre-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelandais Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58, pp.34-40</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.163-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04369785v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04928564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustodunum (Autun, Saône-et-Loire) dans la seconde moitié du IVe et au début du Ve siècle : nouveaux témoignages d’une production originale en os au Clos Jovet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les médaillons prophylactiques en bois de cerf (Cervus elaphus) : nouvelle répartition spatiale et premier essai de comparaisons métriques des exemplaires gallo-romains (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Saggese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.317-334</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04344250v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilier faunique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augustodunum (Autun, Saône-et-Loire) dans la seconde moitié du IVe et au début du Ve siècle : nouveaux témoignages d’une production originale en os au Clos Jovet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saggese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Le sanctuaire de la Cime Plastra à Lucéram (Alpes-Maritimes, France) Du culte celtique au temple gallo-romain (Ve s. av. n.è.-IVe s. de n.è.) sous la direction de Cl. Salicis, 65, pp.345-366</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.317-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921012v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04344250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Érosion des formations superficielles de versant au néolithique moyen à Nice (Alpes‑Maritimes). Signature granulométrique et poids des paramètres naturels et anthropiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilier faunique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le sanctuaire de la Cime Plastra à Lucéram (Alpes-Maritimes, France) Du culte celtique au temple gallo-romain (Ve s. av. n.è.-IVe s. de n.è.) sous la direction de Cl. Salicis, 65, pp.345-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03416507v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des boutons en os, expérimentation sur côte, scapula et tibia de bœuf (XVIIIe-XIXe siècles, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+                <w:t xml:space="preserve">L’Érosion des formations superficielles de versant au néolithique moyen à Nice (Alpes‑Maritimes). Signature granulométrique et poids des paramètres naturels et anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Picod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.41-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.15015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03277958v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03416507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchets de fabrication de boutons découverts dans le quartier de la Providence à Nice (Alpes-Maritimes, 06)</w:t>
+                <w:t xml:space="preserve">La fabrication des boutons en os, expérimentation sur côte, scapula et tibia de bœuf (XVIIIe-XIXe siècles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64, pp.277-282</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.32-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03547091v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03277958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La morphologie des chiens du Néolithique à la période moderne en France d’après les ossements archéologiques</w:t>
+                <w:t xml:space="preserve">Déchets de fabrication de boutons découverts dans le quartier de la Providence à Nice (Alpes-Maritimes, 06)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Varia n°12, 107, pp.81-92</w:t>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.277-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02966197v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanat de l’os. Collections monégasques antiques du Musée d’Anthropologie préhistorique</w:t>
+                <w:t xml:space="preserve">La morphologie des chiens du Néolithique à la période moderne en France d’après les ossements archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Rossoni-Notter</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.145-152</w:t>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Varia n°12, 107, pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02966194v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02966197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brai de bouleau en Gaule romaine : nouveaux témoignages archéologiques, données textuelles et étymologiques</w:t>
+                <w:t xml:space="preserve">Artisanat de l’os. Collections monégasques antiques du Musée d’Anthropologie préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rossoni-Notter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51, pp.17-22</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02985543v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02966194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birch-bark tar in the Roman world: the persistence of an ancient craft tradition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Brai de bouleau en Gaule romaine : nouveaux témoignages archéologiques, données textuelles et étymologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosa Maria Dessì</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessi Rosia-Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370977v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déchets d’os et de bois de cerf. De l’utilisation de la matière première dans l’artisanat à son réemploi dans l’Antiquité, au Moyen Âge et à l’époque moderne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birch-bark tar in the Roman world: the persistence of an ancient craft tradition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Goret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Dessì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.4012⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (372), pp.1553-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2019.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195995v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des matières dures d’origine animale en Gaule romaine : ateliers urbains et artisans itinérants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déchets d’os et de bois de cerf. De l’utilisation de la matière première dans l’artisanat à son réemploi dans l’Antiquité, au Moyen Âge et à l’époque moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.1086⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.4012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805009v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques rituelles en milieu rural. Note sur un dépôt d'offrandes dans un établissement agropastoral du haut Empire (Saint-Zacharie, Var)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transformation des matières dures d’origine animale en Gaule romaine : ateliers urbains et artisans itinérants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.1086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195991v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des peignes en bois de cerf et en os de l'Antiquité tardive et du haut Moyen Âge : étude tracéologique et expérimentation sur les peignes d'Obernai et de Marlenheim (Bas-Rhin)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picod</w:t>
+                <w:t xml:space="preserve">Pratiques rituelles en milieu rural. Note sur un dépôt d'offrandes dans un établissement agropastoral du haut Empire (Saint-Zacharie, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Digelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44, pp.36-43</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716826v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du brai de bouleau sur les éléments de charnière gallo-romains à Fréjus (Var, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+                <w:t xml:space="preserve">La fabrication des peignes en bois de cerf et en os de l'Antiquité tardive et du haut Moyen Âge : étude tracéologique et expérimentation sur les peignes d'Obernai et de Marlenheim (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Regert</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40, pp.25-28</w:t>
+              <w:t xml:space="preserve">, 2016, 44, pp.36-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783816v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploitation des bois de cervidés à l'époque mérovingienne sur le site de Mondelange (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.259-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275617v1</w:t>
+                <w:t xml:space="preserve">hal-01275620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation des bois de cervidés à l'époque mérovingienne sur le site de Mondelange (Moselle)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un dépotoir des années 70-110 de n.è. aux portes de Nemausus et au bord de la voie Domitia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Gafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.155-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2014.1903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275620v1</w:t>
+                <w:t xml:space="preserve">hal-01275617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des humains traités comme des chiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du brai de bouleau sur les éléments de charnière gallo-romains à Fréjus (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.25-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275623v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat de l'os, du bois de cerf et de l'ivoire à Cemenelum d'après le mobilier archéologique de Cimiez (Nice, Alpes-Maritimes)</w:t>
+                <w:t xml:space="preserve">Des humains traités comme des chiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jannet-Vallat Monique</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Cadavre en procès, 60, pp.60-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.6864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275674v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d’objets en ivoire dans une tombe d’un mausolée, en os et bois de cerf dans une villa à Saint-Rémy-de-Provence (Le Bigau-Ussol), France, Bouches-du-Rhône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'artisanat de l'os, du bois de cerf et de l'ivoire à Cemenelum d'après le mobilier archéologique de Cimiez (Nice, Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannet-Vallat Monique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.27-33</w:t>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LV, pp.63_116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879168v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat de l’os, du bois de cerf et de l’ivoire à Cemenelum d’après le mobilier du musée archéologique de Cimiez (Nice, Alpes-Maritimes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte d’objets en ivoire dans une tombe d’un mausolée, en os et bois de cerf dans une villa à Saint-Rémy-de-Provence (Le Bigau-Ussol), France, Bouches-du-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Jannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, LV, pp.63-116</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195989v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bourdonnet : une miniaturisation du bourdon de pèlerin de Saint-Jacques de Compostelle. Quelques exemples archéologiques en os.</w:t>
+                <w:t xml:space="preserve">L’artisanat de l’os, du bois de cerf et de l’ivoire à Cemenelum d’après le mobilier du musée archéologique de Cimiez (Nice, Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.47-49</w:t>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LV, pp.63-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275675v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mal enterrés et mal rangés . Les squelettes humains sans sépulture en France gallo-romaine et médiévale</w:t>
+                <w:t xml:space="preserve">Le bourdonnet : une miniaturisation du bourdon de pèlerin de Saint-Jacques de Compostelle. Quelques exemples archéologiques en os.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00707834v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relecture d'un objet en bois de cerf du musée de Cimiez, Nice (Alpes-Maritimes): du manche à l'étui de peigne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mal enterrés et mal rangés . Les squelettes humains sans sépulture en France gallo-romaine et médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.2010.1945⟩</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors Série 3, pp.168-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00639338v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chasses au Moyen Âge : quelques aspects illustrés par l'archéozoologie en France méridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relecture d'un objet en bois de cerf du musée de Cimiez, Nice (Alpes-Maritimes): du manche à l'étui de peigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.342-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2010.1945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00539283v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équidé dans l'artisanat de l'os. Remarques préliminaires d'après les résultats de Narbonne (Aude) et de quelques autres sites gallo-romains</w:t>
+                <w:t xml:space="preserve">Les chasses au Moyen Âge : quelques aspects illustrés par l'archéozoologie en France méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31, pp.34-36</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.52 à 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00539532v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00539283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations du site de terrasse de L'Euze à Bagnols-sur-Cèze (Gard) du Néolithique final au Bronze final 1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'équidé dans l'artisanat de l'os. Remarques préliminaires d'après les résultats de Narbonne (Aude) et de quelques autres sites gallo-romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.34-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505461v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00539532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sept nouveaux exemplaires de plaques-boucles mérovingiennes en matière dure animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40, pp.33-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00541594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets et déchets de l'artisanat de l'os, du bois de cerf et de l'ivoire à Fréjus (Var), de la période romaine à l'Antiquité tardive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations du site de terrasse de L'Euze à Bagnols-sur-Cèze (Gard) du Néolithique final au Bronze final 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2), pp.291-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2010.13930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275625v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La porte sud de Forum Iulii de l'Antiquité Tardive à l'époque moderne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objets et déchets de l'artisanat de l'os, du bois de cerf et de l'ivoire à Fréjus (Var), de la période romaine à l'Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14, pp.123-143</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.369-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579091v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peignes dans l'Antiquité tardive : os, bois de cerf ou ivoire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La porte sud de Forum Iulii de l'Antiquité Tardive à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul van Ossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30, p. 33-34</w:t>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.123-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471438v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tombe à incinération du premier âge du Fer au quartier du Capitou à Fréjus (Var)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peignes dans l'Antiquité tardive : os, bois de cerf ou ivoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Ossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.19-26</w:t>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, p. 33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00639355v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de hauteur du Baou des Noirs à Vence (Alpes-Maritimes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Une tombe à incinération du premier âge du Fer au quartier du Capitou à Fréjus (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26, pp.41-44</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515294v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des aiguisoirs/polissoirs aux enclumes en os : historiographie des os piquetés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site de hauteur du Baou des Noirs à Vence (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bui Thi Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37, pp.157-167</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283003v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Faune du village de &amp;quot;la Bergerie du Montet&amp;quot; à Gourdon (06)</w:t>
+                <w:t xml:space="preserve">Des aiguisoirs/polissoirs aux enclumes en os : historiographie des os piquetés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Esteban Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Moreno-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007, 49, pp.141-156</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00311532v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondage d'une cavité située au lieu-dit &amp;quot;Font de Cine&amp;quot; à Vallauris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la Faune du village de &amp;quot;la Bergerie du Montet&amp;quot; à Gourdon (06)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 49, pp.121-132</w:t>
+              <w:t xml:space="preserve">, 2007, 2007, 49, pp.141-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283377v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et consommation des objets en os</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sondage d'une cavité située au lieu-dit &amp;quot;Font de Cine&amp;quot; à Vallauris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 316, pp.48-51</w:t>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00311531v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Activités quotidiennes au travers des vestiges fauniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication et consommation des objets en os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2006, 314, pp.28-31</w:t>
+              <w:t xml:space="preserve">, 2006, 316, pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00211754v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréjus, Forum Iulii : fouilles de l'Espace Manguin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Activités quotidiennes au travers des vestiges fauniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, 314, pp.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00211752v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pendentifs en os et en bois de cerf parmi le mobilier des tombes gallo-romaines du site « François Verdier » à Toulouse (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, déc. 2006, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Restes de mammifères et d'oiseaux des fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38-39, pp.353-363. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2005.1163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation sur le long terme d'un site de hauteur du littoral méditerranée : Saint-Andrieux à Villeneuve-Loubet</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fréjus, Forum Iulii : fouilles de l'Espace Manguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38-39, pp.283-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2005.1161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00187186v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation antique au quartier du Collet à Valdeblore-la Roche (06)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Occupation sur le long terme d'un site de hauteur du littoral méditerranée : Saint-Andrieux à Villeneuve-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 48, pp.171-181</w:t>
+              <w:t xml:space="preserve">, 2006, 48, pp.51-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00187526v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du bois de cerf à Villeparisis (Seine-et-Marne) : un dépotoir au sein d'un atelier de potiers du Bas Empire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une occupation antique au quartier du Collet à Valdeblore-la Roche (06)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Salicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Mallet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45-46, 33 p</w:t>
+              <w:t xml:space="preserve">Mémoires de l'Institut de préhistoire et d'archéologie Alpes Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48, pp.171-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283002v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Travail de l'os et du bois de cerf d'après les fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail du bois de cerf à Villeparisis (Seine-et-Marne) : un dépotoir au sein d'un atelier de potiers du Bas Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45-46, 33 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00311524v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement agricole du XIIIe siècle à Beaumont, lieu-dit La Mouraude (Puy-de-Dôme)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+                <w:t xml:space="preserve">Le Travail de l'os et du bois de cerf d'après les fouilles de l'Espace Mangin à Fréjus (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38-39, pp.343-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2005.1162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422960v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'os et le bois de cerf à Autun-Augustodunum (Saône-et-Loire) : productions et consommation d'un instrumentum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un établissement agricole du XIIIe siècle à Beaumont, lieu-dit La Mouraude (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54, pp.149-209</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XXXV, pp.97-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422957v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os, du bois de cerf et de l'ivoire à Vertillum-Vertault (Côte-d'Or)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'os et le bois de cerf à Autun-Augustodunum (Saône-et-Loire) : productions et consommation d'un instrumentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique et historique du Chatillonnais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 6e série (6), pp.49-104</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.149-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009637v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épingles à tête anthropomorphe stylisée : un accessoire de la coiffure féminine de l’Antiquité tardive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail de l'os, du bois de cerf et de l'ivoire à Vertillum-Vertault (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul van Ossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin archéologique et historique du Chatillonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6e série (6), pp.49-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909342v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa rustique de Larajadé (Auch, Gers), un petit établissement rural aux portes d'Augusta Auscorum : l'approche archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les épingles à tête anthropomorphe stylisée : un accessoire de la coiffure féminine de l’Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Ossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 60, pp.319-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2003.3057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926962v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcassonne, château comtal, essai de datation des structures d'après les sondages de 1993</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La villa rustique de Larajadé (Auch, Gers), un petit établissement rural aux portes d'Augusta Auscorum : l'approche archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Loppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Rancoule (coll.)</w:t>
+                <w:t xml:space="preserve">Sylvie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XIX, pp.181-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424062v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la corpulence des bovins en France durant les périodes historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Carcassonne, château comtal, essai de datation des structures d'après les sondages de 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rancoule (coll.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21, pp.71-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2003.1400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2002.3053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00422963v1</w:t>
+                <w:t xml:space="preserve">halshs-00424062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiguisoirs-polissoirs médiévaux en os (VIe-XIVe s.). Nouvelles données.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos de la corpulence des bovins en France durant les périodes historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59, pp.273-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2002.3053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424482v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostéométrie du métatarse des bovins en Gaule de la Conquête romaine à l'Antiquité Tardive.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Aiguisoirs-polissoirs médiévaux en os (VIe-XIVe s.). Nouvelles données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424487v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat rural et le souterrain médiéval de &amp;quot;Pech de Bonal&amp;quot; (Fontanes, Lot)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+                <w:t xml:space="preserve">Ostéométrie du métatarse des bovins en Gaule de la Conquête romaine à l'Antiquité Tardive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 149 (11), pp.1033-1056</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423772v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges archéologiques et enduit peint de la maison consulaire du XVe siècle au &amp;quot;Donjon du capitole&amp;quot; (Toulouse)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gaudin</w:t>
+                <w:t xml:space="preserve">L'habitat rural et le souterrain médiéval de &amp;quot;Pech de Bonal&amp;quot; (Fontanes, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Molet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barnard Garotin (coll.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XV-XVI, pp.67-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1997.1317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423760v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution urbaine d'Argentomagus, Saint-Marcel (Indre). Rapport préliminaire de la fouille programmée 1989-94 : rues et habitats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vestiges archéologiques et enduit peint de la maison consulaire du XVe siècle au &amp;quot;Donjon du capitole&amp;quot; (Toulouse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouchain</w:t>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 36, pp.39-77</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, LVIII, pp.143-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424063v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Capitolium&amp;lt;/i&amp;gt; de &amp;lt;i&amp;gt;Tolosa&amp;lt;/i&amp;gt; ? Les fouilles du parking Esquirol : premiers résultats et essai d’interprétation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution urbaine d'Argentomagus, Saint-Marcel (Indre). Rapport préliminaire de la fouille programmée 1989-94 : rues et habitats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36, pp.39-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.1997.2997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901263v1</w:t>
+                <w:t xml:space="preserve">halshs-00424063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiguisoirs, polissoirs médiévaux en os (XIe-XIVe s.) dans le Sud-Ouest de la France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Capitolium&amp;lt;/i&amp;gt; de &amp;lt;i&amp;gt;Tolosa&amp;lt;/i&amp;gt; ? Les fouilles du parking Esquirol : premiers résultats et essai d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 54, pp.203-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1997.2997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424481v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchets de boucherie et alimentation au XIVe siècle à l'Hôpital du Pas à Rodez (Aveyron)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+                <w:t xml:space="preserve">Aiguisoirs, polissoirs médiévaux en os (XIe-XIVe s.) dans le Sud-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lignereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, XIII, pp.187-195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.1995.1278⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 13, pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1995.1279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423786v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux activités artisanales d'un faubourg parisien des XVe et XVIe siècles d'après les ossements animaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déchets de boucherie et alimentation au XIVe siècle à l'Hôpital du Pas à Rodez (Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lignereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, XIII, pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1995.1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306042v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l'occupation précoce de Langres (Haute-Marne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux activités artisanales d'un faubourg parisien des XVe et XVIe siècles d'après les ossements animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 86-2, pp.49-82</w:t>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946092v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux activités artisanales d'un faubourg parisien des XVe et XVIe s. d'après les ossements d'animaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données sur l'occupation précoce de Langres (Haute-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 17, pp.11-20</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 86-2, pp.49-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423837v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boucheries et dépotoirs de boucherie gallo-romains</w:t>
+                <w:t xml:space="preserve">Deux activités artisanales d'un faubourg parisien des XVe et XVIe s. d'après les ossements d'animaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 13, pp.19-25</w:t>
+              <w:t xml:space="preserve">, 1993, 17, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424064v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucheries et dépotoirs de boucherie gallo-romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 13, pp.19-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire d'un dépôt d'ossements animaux provenant des fouilles du musée d'Argentomagus, Saint-Marcel (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 25, pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6997,1723 +7122,1723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de la peau d'écureuils à Dieue-sur-Meuse (Meuse) au XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Le témoignage des ossements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cherchez la petite bête. L'animal au haut Moyen Âge : 37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées internationales d'archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc, Oct 2016, Saint-Dizier, France. pp.251-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Têtes humérales et fémorales de bœuf retaillées : essai de synthèse sur des objets singuliers (VIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayeux, France. pp.259-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des Caprinés dans l’artisanat de l’os durant les périodes historiques (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. 39e Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal, Oct 2018, Antibes, France. pp.315-338</w:t>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985186v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place des Caprinés dans l’artisanat de l’os durant les périodes historiques (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
+              <w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. 39e Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal, Oct 2018, Antibes, France. pp.315-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768063v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage des petits ruminants au cours de l'Âge du Fer en Provence, renouvellement des connaissances et approches méthodologiques croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIXe Rencontres Internationales d'Archéologie et d'Histoire d’Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Antibes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lésions osseuses des moutons entravés de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Darton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GPLF, Mar 2017, Rouen, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loups et chiens au Néolithique et au Moyen Âge en France méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'animal et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rouen (Seine Maritimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique final de Payennet à Gardanne (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontres méridionales de Préhistoire récente : De la tombe au territoire &amp; actualité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jessie Cauliez; Christophe Gilabert; Xavier Gutherz; Luc Jallot; Pierre-Arnaud de Labriffe; Karine Roger; Ingrid Sénépart, Sep 2014, Montpellier, France. pp.551-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéozoologie (macro- et microfaune)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS Archéobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Université de Nice, MSHS-Sud Est, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des corps des enfants morts en période périnatale (France, périodes historiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foetus et mort-nés. Gestion des corps enregistrement et vécu familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babies in the well. Witnesses of abortions and infanticides in Gallo-roman, Medieval ans Modern times ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abortion and infanticide in Comparative Historical perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Jinan (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour la notion de &amp;quot;non-sépulture&amp;quot; en contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Antibes (F), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéozoologie (macrofaune et microfaune)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS Archéobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Université de Nice, MSHS-Sud Est, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viandes animales en Languedoc-Roussillon rural médiéval : bilan 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processing, Storage, Distribution of food. Food in the medieval rural environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Prague, République tchèque. pp.91-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation Néolithique final à Saint Maximin (83), le site du Chemin d'Aix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargiano Jean-Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres méridionales de Préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Périgueux, France. pp.489-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la fin du Néolithique moyen du site de Chemin d’Aix à Saint-Maximin (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargiano Jean-Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table Ronde Quatrième millénaire. Du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines. Table ronde internationale Suisse, Italie, France, Espagne, Aix-en-Provence, France, 11-12 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets artisanaux et domestiques : actions individuelles ou concertées ? L’exemple d’une agglomération secondaire de Gaule romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses déchets dans le monde romain : Rebuts et recyclages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPPER, Sep 2002, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8723,154 +8848,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique final de Payennet à Gardanne (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontres Méridionales de Préhistoire Récente. De la tombe au territoire et actualité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8880,4957 +9005,5108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quartier de Forum Iulii des Julio-Claudiens à Dioclétien (Fréjus, Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Mergoil, 37, pp.272, 2017, Archéologie et histoire romaine, 978-2-35518-071-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28, pp.690, 2015, Bibliothèque de l'Antiquité Tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'Âge du Fer et du début de l'époque romaine à Nîmes (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour le Développement de l'Archéologie en Languedoc-Roussillon, 519 p., 2008, Monographies d'Archéologie Méditerranéenne, Éric Gailledrat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux à Argentomagus : environnement, consommation carnée et artisanat</w:t>
+                <w:t xml:space="preserve">Artisanat de l'os, de l'ivoire et du bois de cervidés : objets et déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et l'animal à Argentomagus. Un bestiaire en Gaule romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.18-23, 2024</w:t>
+              <w:t xml:space="preserve">Le château de Couzan, Monts du Forez (Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, ALPARA MOM éditions, pp.323-339, 2026, Documents d'Archéologie en Rhône-Alpes et en Auvergne, 9782959621062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05416857v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05618303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapelle du Saint-Sauveur : étude de la faune issue des fouilles</w:t>
+                <w:t xml:space="preserve">Les pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures du monachisme. Une histoire monumentale de l'Île Saint-Honorat de Lérins, Ve-XIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, Brépols, 2024, Collection d’Études médiévales de Nice, 978-2-503-61612-4</w:t>
+              <w:t xml:space="preserve">Le château de Couzan, Monts du Forez (Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, ALPARA MOM éditions, pp.219-240, 2026, Documents d'Archéologie en Rhône-Alpes et en Auvergne, 9782959621062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05415826v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05618218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations néolithiques de l’avenue des Noyers à Bouc-Bel-Air (Bouches-du-Rhône)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les animaux à Argentomagus : environnement, consommation carnée et artisanat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Riffaud-Longuespé,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.417-438, 2023, 978-2-35842-033-4</w:t>
+              <w:t xml:space="preserve">L'homme et l'animal à Argentomagus. Un bestiaire en Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-23, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04452057v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05416857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation carnée et artisanat. Inventaire commenté des vestiges fauniques</w:t>
+                <w:t xml:space="preserve">Chapelle du Saint-Sauveur : étude de la faune issue des fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Bouet. </w:t>
+              <w:t xml:space="preserve">Yann Codou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les latrines de Délos. Hygiène, salubrité et environnement d'une ville des Cyclades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 62, Ausionus éditions, pp.673-683, 2022, 978-2-35613-486-8</w:t>
+              <w:t xml:space="preserve">Architectures du monachisme. Une histoire monumentale de l'Île Saint-Honorat de Lérins, Ve-XIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Brépols, 2024, Collection d’Études médiévales de Nice, 978-2-503-61612-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03953624v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05415826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'utilisation de la scapula de bœuf dans l'artisanat à l'époque romaine d'après quelques exemples (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations néolithiques de l’avenue des Noyers à Bouc-Bel-Air (Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.809-820, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
+              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417-438, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03207857v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04452057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t>
+                <w:t xml:space="preserve">Consommation carnée et artisanat. Inventaire commenté des vestiges fauniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les latrines de Délos. Hygiène, salubrité et environnement d'une ville des Cyclades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, Ausionus éditions, pp.673-683, 2022, 978-2-35613-486-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040902v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03953624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La no sepultura: ¿acto intencional o accidente? Ensayo de caracterización a partir de ensambles zoo-antropológicos de los periodos históricos (Francia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'utilisation de la scapula de bœuf dans l'artisanat à l'époque romaine d'après quelques exemples (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nadine Béligand. </w:t>
+              <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritos y prácticas funerarias, imágenes y representaciones de la muerte. Un acercamiento pluridisciplinario e intercultural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Estudios Mexicanos y Centroamericanos, Consejo Editorial del Gobierno del Estado de México, Instituto Nacional de Antropología e Historia, pp.117-133, 2020, 978-2-11-162309-5</w:t>
+              <w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.809-820, 2021, Monographie Instrumentum, 978-2-35518-109-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038174v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03207857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammifères, oiseaux, anoures, coquillages marins et poissons</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Alain Bouet. </w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barzan IV. L’entrepôt de la palisse à Barzan (Charente-Maritime), port des santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/e8cm-mw98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099494v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Mammifères, oiseaux, anoures, coquillages marins et poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fanny Bouché; Liora Bouzaglou; Alexandre Pinto; Prune Sauvageot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artisanat et savoir-faire : archéologie des techniques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Barzan IV. L’entrepôt de la palisse à Barzan (Charente-Maritime), port des santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-482, 2020, Mémoires, 9782356133427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03117220v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des corps des enfants morts en période périnatale (Archéologie – France – Antiquité, Moyen Âge, Époque moderne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">La no sepultura: ¿acto intencional o accidente? Ensayo de caracterización a partir de ensambles zoo-antropológicos de los periodos históricos (Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Charrier, Gaëlle Clavandier, Vincent Gourdon, Catherine Rollet et Nathalie Sage Pranchère. </w:t>
+              <w:t xml:space="preserve">Nadine Béligand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morts avant de naître. La mort périnatale,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.237-248, 2018, Perspectives historiques</w:t>
+              <w:t xml:space="preserve">Ritos y prácticas funerarias, imágenes y representaciones de la muerte. Un acercamiento pluridisciplinario e intercultural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Estudios Mexicanos y Centroamericanos, Consejo Editorial del Gobierno del Estado de México, Instituto Nacional de Antropología e Historia, pp.117-133, 2020, 978-2-11-162309-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739429v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loups et chiens au Néolithique et au Moyen Âge en France méditerranéenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Costamagno, Sandrine and Gourichon, Lionel and Dupont, Catherine and Dutour, Olivier and Vialou, Denis. </w:t>
+              <w:t xml:space="preserve">Fanny Bouché; Liora Bouzaglou; Alexandre Pinto; Prune Sauvageot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">animal symbolisé - Animal exploité. Du Paléolithique à la Protohistoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artisanat et savoir-faire : archéologie des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Archéo.doct, 9791035106294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.62532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195997v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03117220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Caused by Permanent Fetters in Present-Day Sheep on the Island of Delos (Greece).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Darton</w:t>
+                <w:t xml:space="preserve">La gestion des corps des enfants morts en période périnatale (Archéologie – France – Antiquité, Moyen Âge, Époque moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">László, Bartosiewicz and Erika, Gál (eds.). </w:t>
+              <w:t xml:space="preserve">Philippe Charrier, Gaëlle Clavandier, Vincent Gourdon, Catherine Rollet et Nathalie Sage Pranchère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARE OR NEGLECT? Evidence of animal disease in archaeology. Proceedings of the 6th Animal Palaeopathology Working Group meeting of the International Council for Archaeozoology (ICAZ), Budapest, Hungary, 2016, May, 26-29th</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Morts avant de naître. La mort périnatale,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.237-248, 2018, Perspectives historiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195996v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des restes d'équidés en ville et à la campagne en France au Moyen Âge et au début de l'époque Moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loups et chiens au Néolithique et au Moyen Âge en France méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Lorans. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Costamagno, Sandrine and Gourichon, Lionel and Dupont, Catherine and Dutour, Olivier and Vialou, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cheval au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.345-366, 2017, Perspectives historiques</w:t>
+              <w:t xml:space="preserve">animal symbolisé - Animal exploité. Du Paléolithique à la Protohistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.198-206, 2018, Actes des Congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716822v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des ossements animaux et l'artisanat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pasqualini</w:t>
+                <w:t xml:space="preserve">Damage Caused by Permanent Fetters in Present-Day Sheep on the Island of Delos (Greece).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Darton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Pasqualini; Isabelle Rodet-Belarbi; Véronique Blanc-Bijon. </w:t>
+              <w:t xml:space="preserve">László, Bartosiewicz and Erika, Gál (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution d'un quartier de FORUM IULI des Julio-Claudiens à Dioclétien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CARE OR NEGLECT? Evidence of animal disease in archaeology. Proceedings of the 6th Animal Palaeopathology Working Group meeting of the International Council for Archaeozoology (ICAZ), Budapest, Hungary, 2016, May, 26-29th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford ; Philadelphia : Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240-246, 2018, Care or Neglect?: Evidence of Animal Disease in Archaeology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvh1drjb.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716820v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'une non-sépulture en périodes historiques (Antiquité, Moyen Âge, Epoque moderne) ?</w:t>
+                <w:t xml:space="preserve">La gestion des restes d'équidés en ville et à la campagne en France au Moyen Âge et au début de l'époque Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Michel Lauwers, Aurélie Zémour. </w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Lorans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce qu'une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36, APDCA, pp.211-224, 2016, Rencontres Internationales d'Histoire et d'Archéologie d'Antibes</w:t>
+              <w:t xml:space="preserve">Le cheval au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.345-366, 2017, Perspectives historiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716819v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os et l'instrumentum en matière dure d'origine animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des ossements animaux et l'artisanat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">R. Sabrié. </w:t>
+              <w:t xml:space="preserve">Michel Pasqualini; Isabelle Rodet-Belarbi; Véronique Blanc-Bijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Clos de la Lombarde à Narbonne. Atelier de salaisons, Thermes, Maison IX, rue D.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29, Monique Mergoil, pp.299-320, 2015, Archéologie et Histoire romaine</w:t>
+              <w:t xml:space="preserve">Evolution d'un quartier de FORUM IULI des Julio-Claudiens à Dioclétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Edition M. Mergoil, 2017, Archéologie et Histoire romaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275632v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des restes animaux</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Prisset, Jean-Luc. </w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'une non-sépulture en périodes historiques (Antiquité, Moyen Âge, Epoque moderne) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Lauwers, Aurélie Zémour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L’aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, Brépols Publishers, pp.336-343, 2015, Bibliothèque de l'Antiquité tardive</w:t>
+              <w:t xml:space="preserve">Qu'est-ce qu'une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, APDCA, pp.211-224, 2016, Rencontres Internationales d'Histoire et d'Archéologie d'Antibes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195981v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du bois de cerf et l'instrumentum en os.</w:t>
+                <w:t xml:space="preserve">Le travail de l'os et l'instrumentum en matière dure d'origine animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">I. Rebbé, Cl. Raynaud, Ph. Sénac. </w:t>
+              <w:t xml:space="preserve">R. Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales). Entre Septimanie et al-Andalus(VIIe-IXe s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 34, pp.59, 72-73, 106, 215-220, 2014, Mémoires d'Archéologie Méridionale</w:t>
+              <w:t xml:space="preserve">Le Clos de la Lombarde à Narbonne. Atelier de salaisons, Thermes, Maison IX, rue D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Monique Mergoil, pp.299-320, 2015, Archéologie et Histoire romaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275635v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le loup dans le &amp;quot;paysage&amp;quot; archéozoologique de France, du Néolithique aux temps Modernes.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">J.-M. Moriceau. </w:t>
+                <w:t xml:space="preserve">Etude des restes animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prisset, Jean-Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre avec le loup ? Trois mille ans de conflit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tallandier, pp.19-33, 2014</w:t>
+              <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L’aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Brépols Publishers, pp.336-343, 2015, Bibliothèque de l'Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275641v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickles with teeth and bone anvils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le loup dans le &amp;quot;paysage&amp;quot; archéozoologique de France, du Néolithique aux temps Modernes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A. van Gijn, J. Whittaker, P. Anderson. </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Moriceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring and explaining diversity in agricultural technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow Press, pp.118-125, 2014</w:t>
+              <w:t xml:space="preserve">Vivre avec le loup ? Trois mille ans de conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallandier, pp.19-33, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275638v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit édicule en bois et en os</w:t>
+                <w:t xml:space="preserve">Le travail du bois de cerf et l'instrumentum en os.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Robert Delaval, Eric and Thernot. </w:t>
+              <w:t xml:space="preserve">I. Rebbé, Cl. Raynaud, Ph. Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines d'Antibes. Antiquité et Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.93, 2013</w:t>
+              <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales). Entre Septimanie et al-Andalus(VIIe-IXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, pp.59, 72-73, 106, 215-220, 2014, Mémoires d'Archéologie Méridionale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195982v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os, bois de cerf, ivoire et coquille sur la colline du château</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sickles with teeth and bone anvils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia C. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Bouiron. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Moreno García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. van Gijn, J. Whittaker, P. Anderson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La colline du château à Nice, histoire millénaire d'une place forte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires Millénaires, pp.261-266, 2013</w:t>
+              <w:t xml:space="preserve">Exploring and explaining diversity in agricultural technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Press, pp.118-125, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275642v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os, bois de cervidés, ivoires, bois, cristal de roche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petit édicule en bois et en os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">M. Grandet, J.-F. Goret. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Delaval, Eric and Thernot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echecs et tric-trac. Fabrication et usages des jeux de tables au Moyen Âge.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.49-56, 2012</w:t>
+              <w:t xml:space="preserve">Aux origines d'Antibes. Antiquité et Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746287v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andone, rebuts de taille. L'Isle-Jourdain, Pièces d'échecs</w:t>
+                <w:t xml:space="preserve">Os, bois de cerf, ivoire et coquille sur la colline du château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Grandet, J.-F. Goret. </w:t>
+              <w:t xml:space="preserve">M. Bouiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echecs et tri-trac. Fabrication et usages des jeux de tables au Moyen Âge.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.85, 125, 2012</w:t>
+              <w:t xml:space="preserve">La colline du château à Nice, histoire millénaire d'une place forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires Millénaires, pp.261-266, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746288v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Os, bois de cervidés, ivoires, bois, cristal de roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. et R. Sabrié. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Grandet, J.-F. Goret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La maison au Grand Triclinium du Clos de la Lombarde à Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Mergoil, pp.245-254, 2011, Archéologie et Histoire romaine, 19</w:t>
+              <w:t xml:space="preserve">Echecs et tric-trac. Fabrication et usages des jeux de tables au Moyen Âge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.49-56, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00639353v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères et les oiseaux</w:t>
+                <w:t xml:space="preserve">Andone, rebuts de taille. L'Isle-Jourdain, Pièces d'échecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Grandet, J.-F. Goret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barzan III : un secteur d'habitat dans le quartier du sanctuaire du moulin du Fâ à Barzan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausionus, pp.763-843, 2011</w:t>
+              <w:t xml:space="preserve">Echecs et tri-trac. Fabrication et usages des jeux de tables au Moyen Âge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.85, 125, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746285v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation de la matière dure animale entre la fin de l'âge du Fer et le début de l'époque romaine</w:t>
+                <w:t xml:space="preserve">Le travail de l'os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Reddé. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. et R. Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exploitation de la matière dure animale entre la fin de l'âge du Fer et le début de l'époque romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibracte, pp.909-916, 2011, Bibracte, 21</w:t>
+              <w:t xml:space="preserve">La maison au Grand Triclinium du Clos de la Lombarde à Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mergoil, pp.245-254, 2011, Archéologie et Histoire romaine, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00639343v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités quotidiennes d'après les vestiges osseux</w:t>
+                <w:t xml:space="preserve">Les mammifères et les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trente ans d'archéologie médiévale en France. Un bilan pour un avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, Caen, pp.89-104, 2010, IXe congrès international de la Société d'archéologie médiévale</w:t>
+              <w:t xml:space="preserve">Barzan III : un secteur d'habitat dans le quartier du sanctuaire du moulin du Fâ à Barzan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausionus, pp.763-843, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471433v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets en os, en bois de cerf et en ivoire.</w:t>
+                <w:t xml:space="preserve">L'exploitation de la matière dure animale entre la fin de l'âge du Fer et le début de l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J. Bénard, M. Méniel, Ch. Petit. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaulois et Gallo-romains à Vertillum. 160 ans de découvertes archéologiques (communes de Vertault et Molesme; Côte d'Or)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infolio, pp.113-115, 2010</w:t>
+              <w:t xml:space="preserve">L'exploitation de la matière dure animale entre la fin de l'âge du Fer et le début de l'époque romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte, pp.909-916, 2011, Bibracte, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00541598v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre à Andone : architecture, activités, critères de distinction.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les activités quotidiennes d'après les vestiges osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L. Bourgeois. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Chapelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : le castrum d'Andone (Villejoubert, Charente) : fouilles d'André Debord (1971-1995).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, pp.439-506, 2009</w:t>
+              <w:t xml:space="preserve">Trente ans d'archéologie médiévale en France. Un bilan pour un avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, Caen, pp.89-104, 2010, IXe congrès international de la Société d'archéologie médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00614860v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier en os et en bois de cervidé : témoins de fabrication et produits finis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les objets en os, en bois de cerf et en ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sous la direction de L. Bourgeois. </w:t>
+              <w:t xml:space="preserve">J. Bénard, M. Méniel, Ch. Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an Mil. Le castrum d'Andone. Fouilles d'André Debord.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, pp.256-275, 2009</w:t>
+              <w:t xml:space="preserve">Gaulois et Gallo-romains à Vertillum. 160 ans de découvertes archéologiques (communes de Vertault et Molesme; Côte d'Or)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio, pp.113-115, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423841v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation carnée du XIVe au XVIe s. dans la France du sud, d'après les sources archéozoologiques : la part des espèces sauvages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre à Andone : architecture, activités, critères de distinction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">F. Ravoire et A. Dietrich (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge : contenus et contenants du XIVe au XVIe siècle - Actes du colloque, 2004, Sens (CÉREP, musées de Sens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, pp.125-146, 2009</w:t>
+              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : le castrum d'Andone (Villejoubert, Charente) : fouilles d'André Debord (1971-1995).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.439-506, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00311069v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation carnée et l'exploitation des animaux d'après les restes de mammifères et d'oiseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mobilier en os et en bois de cervidé : témoins de fabrication et produits finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sous la direction de Luc BOURGEOIS. </w:t>
+              <w:t xml:space="preserve">sous la direction de L. Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : Le castrum d'Andone (Villejoubert, Charente). Fouilles d'André Debord.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, pp.319-360, 2009</w:t>
+              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an Mil. Le castrum d'Andone. Fouilles d'André Debord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.256-275, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00311065v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rom (Deux-Sèvres) : os, bois de cerf et ivoire. Quelques éléments de réflexion sur l'approvisionnement en matière première et la distribution des objets dans l'agglomération</w:t>
+                <w:t xml:space="preserve">Alimentation carnée du XIVe au XVIe s. dans la France du sud, d'après les sources archéozoologiques : la part des espèces sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de I. Bertrand et de M. Feugère. </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Ravoire et A. Dietrich (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Table ronde « Le travail de l'os, du bois de cerf et de la corne à l'époque romaine : un artisanant en marge ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Mergoil, pp.145-163, 2008, Instrumentum</w:t>
+              <w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge : contenus et contenants du XIVe au XVIe siècle - Actes du colloque, 2004, Sens (CÉREP, musées de Sens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.125-146, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283351v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes de faune, les dépôts d'animaux</w:t>
+                <w:t xml:space="preserve">L'alimentation carnée et l'exploitation des animaux d'après les restes de mammifères et d'oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bel (V.), Barberan (S.), Chardenon (N.), Forest (V.), Rodet-Belarbi (I.), Vidal (L.). </w:t>
+              <w:t xml:space="preserve">Sous la direction de Luc BOURGEOIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'âge du Fer et du début de l'époque romaine à Nîmes (Gard)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, 519 p., 2008, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Une résidence des comtes d'Angoulême autour de l'an mil : Le castrum d'Andone (Villejoubert, Charente). Fouilles d'André Debord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, pp.319-360, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471407v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison canoniale du Lycée Ozenne à Toulouse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rom (Deux-Sèvres) : os, bois de cerf et ivoire. Quelques éléments de réflexion sur l'approvisionnement en matière première et la distribution des objets dans l'agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">textes réunis par D. Barraud, F. Hautefeuille et C. Rémy. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de I. Bertrand et de M. Feugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir entre Loire et Pyrénées, Xe-XVe siècles. Recherches archéologiques récentes, 1987-2002. Actes du colloque de Pau, 3-5 oct. 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'archéologie médiéval du Languedoc, pp.389-404, 2006, Archéologie du Midi Médiéval</w:t>
+              <w:t xml:space="preserve">Actes de la Table ronde « Le travail de l'os, du bois de cerf et de la corne à l'époque romaine : un artisanant en marge ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mergoil, pp.145-163, 2008, Instrumentum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00283366v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerf et sanglier au Moyen-Âge. Du discours à la pratique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes de faune, les dépôts d'animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Sidéra. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bel (V.), Barberan (S.), Chardenon (N.), Forest (V.), Rodet-Belarbi (I.), Vidal (L.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de Boccard, pp.235-243, 2006, Colloques de la MAE René-Ginouvès (2), 978-2-70180-192-6</w:t>
+              <w:t xml:space="preserve">Tombes et espaces funéraires de la fin de l'âge du Fer et du début de l'époque romaine à Nîmes (Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, 519 p., 2008, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00211772v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéozoologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maison canoniale du Lycée Ozenne à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Marcel Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">R. Thernot, V. Bel, S. Mauné. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">textes réunis par D. Barraud, F. Hautefeuille et C. Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'établissement rural antique de Soumaltre (Aspiran, Hérault). Ferme, auberge, nécropole et atelier de potier en bordure de la voie Cessero-Condatomagus (Ier-IIe s.).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monique Mergoil, pp.193-205, 2004</w:t>
+              <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir entre Loire et Pyrénées, Xe-XVe siècles. Recherches archéologiques récentes, 1987-2002. Actes du colloque de Pau, 3-5 oct. 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'archéologie médiéval du Languedoc, pp.389-404, 2006, Archéologie du Midi Médiéval</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424568v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os et du bois de cerf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerf et sanglier au Moyen-Âge. Du discours à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. et R. Sabrié. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sidéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le clos de la Lombarde à Narbonne. Espaces publics et privés du secteur nord-ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éds monique mergoil, Montagnac, pp.224-240, 2004, Histoire et archéologie romaine</w:t>
+              <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Boccard, pp.235-243, 2006, Colloques de la MAE René-Ginouvès (2), 978-2-70180-192-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471413v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00211772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des dépotoirs de boucherie bovine dans les agglomérations gallo-romaines. Première approche.</w:t>
+                <w:t xml:space="preserve">Etude archéozoologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">P. Ballet, P. Cordier, N. Dieudonné-Glad. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Thernot, V. Bel, S. Mauné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses déchets dans le monde romain: rebuts et recyclages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monique Mergoil, pp.197-208, 2003</w:t>
+              <w:t xml:space="preserve">L'établissement rural antique de Soumaltre (Aspiran, Hérault). Ferme, auberge, nécropole et atelier de potier en bordure de la voie Cessero-Condatomagus (Ier-IIe s.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monique Mergoil, pp.193-205, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424497v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des déchets artisanaux et domestiques : actions individuelles ou concertées ? L'exemple d'une agglomération secondaire de Gaule romaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail de l'os et du bois de cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Ballet; P. Cordier; N. Dieudonné-Glad. </w:t>
+              <w:t xml:space="preserve">M. et R. Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses déchets dans le monde romain : rebuts et recyclages.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monique Mergoil, pp.181-196, 2003</w:t>
+              <w:t xml:space="preserve">Le clos de la Lombarde à Narbonne. Espaces publics et privés du secteur nord-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éds monique mergoil, Montagnac, pp.224-240, 2004, Histoire et archéologie romaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424498v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts archéologiques de pieds de mouton et de chèvre : s'agit-il toujours d'un artisanat de la peau ?</w:t>
+                <w:t xml:space="preserve">Répartition spatiale des dépotoirs de boucherie bovine dans les agglomérations gallo-romaines. Première approche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">F. Audoin-Rouzeau, S. Beyries. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Ballet, P. Cordier, N. Dieudonné-Glad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail du cuir de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, pp.315-349, 2002, Rencontres internationales d'Archéologie et d'Histoire d'Antibes</w:t>
+              <w:t xml:space="preserve">La ville et ses déchets dans le monde romain: rebuts et recyclages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monique Mergoil, pp.197-208, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424507v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de consommation : l'évolution de l'alimentation carnée et la répartition spatiale des restes osseux à Toulouse du Ier au IVe s.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion des déchets artisanaux et domestiques : actions individuelles ou concertées ? L'exemple d'une agglomération secondaire de Gaule romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-M. Pailler. </w:t>
+              <w:t xml:space="preserve">P. Ballet; P. Cordier; N. Dieudonné-Glad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tolosa. Nouvelles recherches sur Toulouse et son territoire dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.470-474, 2002, mélanges</w:t>
+              <w:t xml:space="preserve">La ville et ses déchets dans le monde romain : rebuts et recyclages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monique Mergoil, pp.181-196, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424571v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteometry and shifts in the bovine population in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Dépôts archéologiques de pieds de mouton et de chèvre : s'agit-il toujours d'un artisanat de la peau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. Gardeisen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Audoin-Rouzeau, S. Beyries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements ou déplacements de populations animales en Méditerranée au cours de l'Holocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAR International Series 1017, pp.43-58, 2002</w:t>
+              <w:t xml:space="preserve">Le travail du cuir de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, pp.315-349, 2002, Rencontres internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424537v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation de la corne dans l'Antiquité, à Autun, d'après les exemples des sites de &amp;quot;l'Institution Saint-Lazare&amp;quot; et du &amp;quot;Lycée militaire&amp;quot;.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un exemple de consommation : l'évolution de l'alimentation carnée et la répartition spatiale des restes osseux à Toulouse du Ier au IVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-C. Béal, J.-C. Goyon. </w:t>
+              <w:t xml:space="preserve">J.-M. Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des ivoires et des cornes dans les mondes anciens (Orient-Occident)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière-Lyon 2, pp.33-42, 2000, Institut d'Archéologie et d'Histoire de l'Antiquité, vol. 4</w:t>
+              <w:t xml:space="preserve">Tolosa. Nouvelles recherches sur Toulouse et son territoire dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.470-474, 2002, mélanges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424522v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostéométrie et morphologie des bovins médiévaux et modernes en France méridionale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Osteometry and shifts in the bovine population in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-Cl. Marandet. </w:t>
+              <w:t xml:space="preserve">A. Gardeisen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et l'animal dans les sociétés méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.27-91, 2000, Etudes</w:t>
+              <w:t xml:space="preserve">Mouvements ou déplacements de populations animales en Méditerranée au cours de l'Holocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR International Series 1017, pp.43-58, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424500v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier du travail de la corne &amp;quot;La licorne&amp;quot; à Lesparrou (Ariège)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'exploitation de la corne dans l'Antiquité, à Autun, d'après les exemples des sites de &amp;quot;l'Institution Saint-Lazare&amp;quot; et du &amp;quot;Lycée militaire&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chardron-Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-C. Béal, J.-C. Goyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des ivoires et des cornes dans les mondes anciens (Orient-Occident)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, pp.86-91, 2000, Institut d'Archéologie et d'Histoire de l'Antiquité, vol.4</w:t>
+              <w:t xml:space="preserve">, Université Lumière-Lyon 2, pp.33-42, 2000, Institut d'Archéologie et d'Histoire de l'Antiquité, vol. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424528v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l'os et de la corne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ostéométrie et morphologie des bovins médiévaux et modernes en France méridionale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Chardron-Picault, M. Pernot. </w:t>
+              <w:t xml:space="preserve">M.-Cl. Marandet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site du Lycée militaire d'Autun (Saône et Loire) : un quartier gallo-romain d'artisanat métallurgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.250-253, 1999, Documents d'Archéologie Française, n°76</w:t>
+              <w:t xml:space="preserve">L'homme et l'animal dans les sociétés méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.27-91, 2000, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424573v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des ossements animaux.</w:t>
+                <w:t xml:space="preserve">Un atelier du travail de la corne &amp;quot;La licorne&amp;quot; à Lesparrou (Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Chardron-Picault, M. Pernot. </w:t>
+              <w:t xml:space="preserve">J.-C. Béal, J.-C. Goyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site du Lycée militaire d'Autun (Saône et Loire) : un quartier gallo-romain d'artisanat métallurgique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.293-301, 1999, Documents d'Archéologie Française, n°76</w:t>
+              <w:t xml:space="preserve">Des ivoires et des cornes dans les mondes anciens (Orient-Occident)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, pp.86-91, 2000, Institut d'Archéologie et d'Histoire de l'Antiquité, vol.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424578v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation carnée dans les parcelles.</w:t>
+                <w:t xml:space="preserve">Le travail de l'os et de la corne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Van Ossel. </w:t>
+              <w:t xml:space="preserve">P. Chardron-Picault, M. Pernot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Louvre (Paris). Les Jardins du Carrousel. De la ville à la campagne : la formation d'un espace urbain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.251-255, 1998, Documents d'Archéologie Française, n°72</w:t>
+              <w:t xml:space="preserve">Le site du Lycée militaire d'Autun (Saône et Loire) : un quartier gallo-romain d'artisanat métallurgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.250-253, 1999, Documents d'Archéologie Française, n°76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424583v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In suburbano - new data on the immediate surroundings of roman and early medieval Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des ossements animaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A.R. Hall, H.K. Kenward. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Chardron-Picault, M. Pernot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban-Rural connexions : perspectives from environmental archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow Monograph 47, pp.137-146, 1994</w:t>
+              <w:t xml:space="preserve">Le site du Lycée militaire d'Autun (Saône et Loire) : un quartier gallo-romain d'artisanat métallurgique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.293-301, 1999, Documents d'Archéologie Française, n°76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00424565v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation carnée dans les parcelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Van Ossel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Louvre (Paris). Les Jardins du Carrousel. De la ville à la campagne : la formation d'un espace urbain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.251-255, 1998, Documents d'Archéologie Française, n°72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In suburbano - new data on the immediate surroundings of roman and early medieval Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Ossel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.R. Hall, H.K. Kenward. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban-Rural connexions : perspectives from environmental archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Monograph 47, pp.137-146, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ossements animaux des ensembles clos d'Argentomagus (Saint-Marcel, Indre) : différences et similitudes selon les lieux de découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ch. Goudineau, I. Fauduet, G. Coulon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sanctuaires de tradition indigène en Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.187-193, 1994, Archéologie Aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13840,261 +14116,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie narbonnaise (via Aquitania) et l'occupation de ses abords à Toulouse (Haute-Garonne). Allées Paul-Feuga et Jules-Guesde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Noheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03381835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires à Nîmes aux IIe et Ier s. av. J.-C. In : CÉLIÉ (M.) dir., DARDE (D.) dir. — Mémoire du geste. Les pratiques funéraires à Nîmes du Néolithique à l’époque romaine. Nîmes : Bulletin de l'Ecole Antique de Nîmes, 27, catalogue d’exposition du Musée archéologique de Nîmes, 2007, p. 44-69.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14104,130 +14380,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Baou des Noirs à Vence (Alpes-Maritimes). Dernières fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bui-Thi-Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14237,2210 +14513,2210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Hérault, Lattes. Couran – Soriech Du Néolithique à l’an Mil. ZAC Ode à la Mer lot 1 et lot 3. Volume 2, Le Néolithique : oscillations du peuplement du VIe au IVe millénaire et la fortification du Néolithique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution d'un établissement rural du IIe siècle au VIe siècle de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence-Alpes-Côte d’Azur, Var (83), FRÉJUS, 63, rue de l’Escabois (Cadastre section BD, parcelle 73). Partie d’îlot urbain du Haut-Empire (fin Ier s. av.-début Ier s. ap. / seconde moitié du IIIe s. ap. J.-C.). Textes et illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02086235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat du Néolithique final dans les Hautes-Alpes : Provence-Alpes-Côte d'Azur, Hautes-Alpes, Gap, village automobile de Lachaup : rapport de fouilles. Nîmes : Inrap MED, 2018. 1 vol. (320 p.) : couv. ill., ill. en coul., cartes, plans ; 30 cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inrap Med. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultréra. Néolithique, Âge du bronze final IIIb, Castrum du haut Moyen Âge. Fouille programmée, 10e campagne 2016. Bilan de l'opération archéologique (2000-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Bilan de l'opération archéologique, SRA de Languedoc-Roussillon; LA3M UMR 7298 AMU-CNRS. 2018, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02050754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra. Oppidum de l'Âge du bronze final III, castrum des Ve-Xe s. rapport intermédiaire de fouille programmée (9ème campagne de 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martzluff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Respaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Rémy-de-Provence (13), ZAC d'Ussol, Rapport de fouilles archéologiques préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlinde Frommherz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap med. 2015, 4 vol., 471, 349 et 342 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence-Alpes-Côte d’Azur, Alpes-Maritimes (06). Nice, 41, av. Raymond Comboul. Cadastre section LS - 390 (-492). Niveau de l'âge du Bronze final et établissement antique de la plaine niçoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languedoc-Roussillon, Manduel, Gard : Fumérian, Zac multi-sites : occupations néolithiques et de l'Age du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Civetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Civetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement agricole antique (Ier s. av. n. è. - IIe s. de n. è.), Alpes de Haute-Provence, Riez, La Rouguière. Rapport de fouilles archéologiques préventives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Mediterranée &amp; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2012, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Hôtel-Dieu à Marseille (6 place Daviel et rue des Belles-Ecuelles) Rapport de fouilles archéologiques préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ben Chaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Cuzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2011, 2 vol, 517 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), ZAC Mas de Vignoles XV - Bassin de rétention lot 8/9 : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bouchet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-MED. 2011, 237 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Civetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Damotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId401"/>
+      <w:footerReference w:type="default" r:id="rId410"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16587,51 +16863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04615603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p8l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrat Pierre-Yves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelandais Fanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saggese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dantec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessi Rosia-Maria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.167" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01805009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.1086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet-Vallat Monique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jannet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poignant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13508" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C4LD29BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Latour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban Nadal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Moreno-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimenta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chardron-Picault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1162" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule (coll.)" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1400" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2002.3053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnard Garotin (coll.)" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1317" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumasy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901263v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.2997" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1278" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cheval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01950346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195089v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01468561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e8cm-mw98" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038174v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/78489" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.62532" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01739429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195997v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=WeRIDwAAQBAJ&amp;amp;pg=PA240&amp;amp;lpg=PA240&amp;amp;dq=Damage+caused+by+permanent+fetters+still+worn+by+sheep+grazing+on+the+island+of+Delos&amp;amp;source=bl&amp;amp;ots=vdGE1W-JQo&amp;amp;sig=ACfU3U1uOrJujAXNRJfV89yYo-QAuBNK6A&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=2ahUKEwiXn66899XoAhWIlxQKHb91A78Q6AEwBHoECAsQLA#v=onepage&amp;amp;q=Damage%20caused%20by%20permanent%20fetters%20still%20worn%20by%20sheep%20grazing%20on%20the%20island%20of%20Delos&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1drjb.19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275635v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moreno Garc&#237;a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639353v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746285v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471433v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541598v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423841v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311065v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471407v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283366v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marcel Molet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211772v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424522v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424500v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424573v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424578v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bui-Thi-Mai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimaldi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061890v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178845v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Porcher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630279v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Belarbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04615603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p8l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrat Pierre-Yves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelandais Fanny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saggese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dantec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessi Rosia-Maria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.167" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01805009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.1086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6864" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet-Vallat Monique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jannet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.719" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2010.1945" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poignant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C4LD29BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13930" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Latour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban Nadal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Moreno-Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rucker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chardron-Picault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1163" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1161" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187526v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Salicis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2005.1162" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3057" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Gardel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule (coll.)" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2003.1400" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2002.3053" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1279" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnard Garotin (coll.)" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1317" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423760v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumasy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.2997" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1995.1278" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306042v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424075v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cheval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195123v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01950346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195986v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131688v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargiano Jean-Philippe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118880v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01468561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787127v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05618303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05618218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Borvon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416857v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415826v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452057v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207857v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e8cm-mw98" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099494v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/78489" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.62532" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01739429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195996v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=WeRIDwAAQBAJ&amp;amp;pg=PA240&amp;amp;lpg=PA240&amp;amp;dq=Damage+caused+by+permanent+fetters+still+worn+by+sheep+grazing+on+the+island+of+Delos&amp;amp;source=bl&amp;amp;ots=vdGE1W-JQo&amp;amp;sig=ACfU3U1uOrJujAXNRJfV89yYo-QAuBNK6A&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=2ahUKEwiXn66899XoAhWIlxQKHb91A78Q6AEwBHoECAsQLA#v=onepage&amp;amp;q=Damage%20caused%20by%20permanent%20fetters%20still%20worn%20by%20sheep%20grazing%20on%20the%20island%20of%20Delos&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1drjb.19" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716820v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01716819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275632v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275641v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C. Anderson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moreno Garc&#237;a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195982v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639353v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541598v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423841v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311069v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283366v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marcel Molet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211772v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424568v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471413v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424507v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424571v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424522v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424500v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424528v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424573v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424578v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424583v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424510v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739854v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311063v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bui-Thi-Mai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03625749v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885402v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimaldi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583580v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050754v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Combeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Frommherz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moroldo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885282v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178845v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Porcher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>