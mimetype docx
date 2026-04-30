--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1037,230 +1037,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers périscolaires : développer la prise de parole des enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recueil non supervisé de données audio massives à l'école maternelle : de l'enregistrement au développement d'un logiciel d'enrichissement et d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Colnot-Breune</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gaubil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissages fondamentaux pour réussir à l’école : quelle contribution et complémentarité du périscolaire, de l’extrascolaire et de la famille ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Coup de Pouce, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité de rédaction de la revue Data &amp; Corpus; MSH Lorraine, Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484334v1</w:t>
+                <w:t xml:space="preserve">hal-05049005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil non supervisé de données audio massives à l'école maternelle : de l'enregistrement au développement d'un logiciel d'enrichissement et d'analyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ateliers périscolaires : développer la prise de parole des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Gaubil</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colnot-Breune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité de rédaction de la revue Data &amp; Corpus; MSH Lorraine, Mar 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Apprentissages fondamentaux pour réussir à l’école : quelle contribution et complémentarité du périscolaire, de l’extrascolaire et de la famille ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Coup de Pouce, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049005v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la production de langage oral en maternelle - Croiser les focales</w:t>
               </w:r>
@@ -1978,310 +1978,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices en typologie des structures lexicales et syllabiques pour la discrimination et l’identification des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymétries dans les transformations verbales: un corrélat perceptif de «l’effet LC»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIDL 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, École Nationale Supérieure des Télécommunications, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fes, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983694v1</w:t>
+                <w:t xml:space="preserve">hal-01983781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULSID, une base de données pour l’étude de l’organisation syllabique des langues du monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indices en typologie des structures lexicales et syllabiques pour la discrimination et l’identification des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs Modyco : la construction des observables en sciences du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nanterre, France</w:t>
+              <w:t xml:space="preserve">MIDL 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, École Nationale Supérieure des Télécommunications, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947330v1</w:t>
+                <w:t xml:space="preserve">hal-01983694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patron lexical favorisé : Mise en évidence d’un corrélat perceptif de « l’effet LC »</w:t>
+                <w:t xml:space="preserve">ULSID, une base de données pour l’étude de l’organisation syllabique des langues du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Phonologie, Jun 2004, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs Modyco : la construction des observables en sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947257v1</w:t>
+                <w:t xml:space="preserve">hal-04947330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymétries dans les transformations verbales : un corrélat perceptif de « l'effet LC »</w:t>
+                <w:t xml:space="preserve">Patron lexical favorisé : Mise en évidence d’un corrélat perceptif de « l’effet LC »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
@@ -2299,97 +2299,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées d'études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPP, Université d'Aix-en -Provence; Université Sidi Mohamed Ben Abdellah Fès, Maroc; Ecole Normale Supérieure Fès, Maroc, Apr 2004, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Phonologie, Jun 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947234v1</w:t>
+                <w:t xml:space="preserve">hal-04947257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymétries dans les transformations verbales: un corrélat perceptif de «l’effet LC»</w:t>
+                <w:t xml:space="preserve">Asymétries dans les transformations verbales : un corrélat perceptif de « l'effet LC »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
@@ -2407,142 +2407,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fes, Maroc</w:t>
+              <w:t xml:space="preserve">15ème Journées d'études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPP, Université d'Aix-en -Provence; Université Sidi Mohamed Ben Abdellah Fès, Maroc; Ecole Normale Supérieure Fès, Maroc, Apr 2004, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983781v1</w:t>
+                <w:t xml:space="preserve">hal-04947234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From lexical to syllabic organization: Favored and disfavored co-occurrences</w:t>
+                <w:t xml:space="preserve">Organisation des structures syllabiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (ICPhS-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5èmes Journées Internationales du GDR 1954 Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Phonologie, Jun 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983961v1</w:t>
+                <w:t xml:space="preserve">hal-04947284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité et co-occurrence syllabique dans les langues</w:t>
               </w:r>
@@ -2591,109 +2604,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des structures syllabiques</w:t>
+                <w:t xml:space="preserve">From lexical to syllabic organization: Favored and disfavored co-occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Internationales du GDR 1954 Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Phonologie, Jun 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (ICPhS-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947284v1</w:t>
+                <w:t xml:space="preserve">hal-01983961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des structures syllabiques et lexicales dans les langues. Clusters, co-occurrences dans CV et CVC</w:t>
               </w:r>
@@ -3355,77 +3355,206 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode Parm : PArler et Raconter en Maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA Éditions, 2026, 978-2-37747-586-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zfh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of syntactic variation. Production of interrogatives in French preschool children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3461,92 +3590,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Rosseel and Eline Zenner (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation in Language Acquisition: Unity in diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.125-140, 2025, Trends in Language Acquisition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.34.06bus⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favored syllabic patterns in the world's languages and sensori-motor constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3579,73 +3708,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pellegrino; François / Marsico; Egidio / Chitoran; Ioana / Coupé; Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Phonological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton de Gruyter, 22 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hypothèse des racines universelles de Meritt Ruhlen. Analyse méthodologique et évaluation statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3700,51 +3829,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Univers Sonores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3754,51 +3883,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des compétences langagières en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3807,51 +3936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3861,147 +3990,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4011,147 +4140,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Exchange as Innovative Practice across Europe: Awareness and Use in Higher Education. EVOLVE Project Baseline Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sake Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Evolve Project. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4161,100 +4290,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures syllabiques et lexicales des langues du monde Données, typologies, tendances universelles et contraintes substantielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00250154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4264,65 +4393,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyLStats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,211 +4462,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAF² – Logiciel d'enrichissement et d'analyse de fichiers de transcriptions faites sous ELAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4684,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105934v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15849" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12611" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2007/101)" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;toz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maddieson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Latapie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105934v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15849" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12611" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2007/101)" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;toz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maddieson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Latapie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05579753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zfh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fagot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>