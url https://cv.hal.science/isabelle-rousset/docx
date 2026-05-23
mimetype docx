--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -171,50 +171,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data &amp; Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les articles de données en.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dc.15849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2673,230 +2677,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des structures syllabiques et lexicales dans les langues. Clusters, co-occurrences dans CV et CVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des formes phonétiques aux proto-formes de la langue originelle. Analyse méthodologique et évaluation des limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales du GDR 1954 Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Phonologie, Jun 2002, Grenoble, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées d’Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et Langage Aix-en-Provence, France; Université Sidi Mohamed Ben Abdellah Fès, Maroc; Ecole Normale Supérieure Fès, Maroc, 2002, Fès, Maroc. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947293v1</w:t>
+                <w:t xml:space="preserve">hal-00089115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des formes phonétiques aux proto-formes de la langue originelle. Analyse méthodologique et évaluation des limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Métoz</w:t>
+                <w:t xml:space="preserve">Organisation des structures syllabiques et lexicales dans les langues. Clusters, co-occurrences dans CV et CVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées d’Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Parole et Langage Aix-en-Provence, France; Université Sidi Mohamed Ben Abdellah Fès, Maroc; Ecole Normale Supérieure Fès, Maroc, 2002, Fès, Maroc. pp.37-40</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales du GDR 1954 Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Phonologie, Jun 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089115v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une organisation syllabique des lexiques : Tendances, dépendances et cooccurrences segmentales</w:t>
               </w:r>
@@ -3744,77 +3748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hypothèse des racines universelles de Meritt Ruhlen. Analyse méthodologique et évaluation statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Métoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,51 +4817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105934v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15849" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12611" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2007/101)" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;toz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maddieson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Latapie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05579753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zfh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fagot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105934v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15849" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12611" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2007/101)" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;toz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maddieson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Latapie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05579753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zfh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fagot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>