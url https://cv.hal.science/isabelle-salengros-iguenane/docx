--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -235,1183 +235,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apporter une réponse pédagogique pluridisciplinaire à un enjeu sociétal : le Programme d’accueil pour les étudiants réfugiés, à l’École des Ponts ParisTech</w:t>
+                <w:t xml:space="preserve">Écriture créative plurilingue : l’exemple d’un dispositif inter-langue à l’École des ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Courchinoux</w:t>
+                <w:t xml:space="preserve">Mariluz Di Tillio Lacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros Iguenane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lena Le Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Mobility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presses de l'INALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369135v1</w:t>
+                <w:t xml:space="preserve">hal-05569158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences pour télécollaborer dans un environnement plurilingue : référentiel et tâche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+                <w:t xml:space="preserve">Apporter une réponse pédagogique pluridisciplinaire à un enjeu sociétal : le Programme d’accueil pour les étudiants réfugiés, à l’École des Ponts ParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Courchinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salengros Iguenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Le Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsic.6365⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.85--102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jim.009.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131711v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cahier des clauses techniques particulières (CCTP) : spécificités d'un écrit professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Salengros--Iguenane</w:t>
+                <w:t xml:space="preserve">Compétences pour télécollaborer dans un environnement plurilingue : référentiel et tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Recherche, vol. 25 (n° 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.6365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549062v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cahier des clauses techniques particulières (CCTP) : spécificités d’un écrit professionnel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
+                <w:t xml:space="preserve">Le cahier des clauses techniques particulières (CCTP) : spécificités d'un écrit professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salengros--Iguenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Langage et l’Homme, La terminologie et l’enseignement du français de spécialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (2), pp.135--156</w:t>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La terminologie et l'enseignement du français de spécialité, du français langue professionnelle ou sur objectifs spécifiques (n° 542), pp.ISBN : 978-2-8066-3702-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369132v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit dans la professionnalisation des élèves-ingénieurs : numérique et évolution de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Courchinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français écrit au siècle du numérique, enseignement et apprentissage, Éditions de l’École Polytechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Éditions de l’École Polytechnique, pp.77--97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Apprendre avec le numérique – Mythes et réalités: de Franck Amadieu et André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Language learning Internet-based approach for learners' adaptation to the specificities of a French graduate engineering school community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 18, n° 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séminaire numérique et langues – Vision d'ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage des langues et systèmes d'information et de communication (Alsic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche culturelle et écriture réflexive pour un public Lansad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Interagir et apprendre en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Demaizière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alsic.2582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche culturelle et Internet en classe de FLE : exemple d'une pratique à l'école nationale des ponts et chaussées (ENPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 09 (1), pp.161-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00119528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Internet et les classes de langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 08 (1), pp.205-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00109712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d'un Projet inter-langue : de la lecture-réécriture créative à la narration orale pour de futurs ingénieurs francophones et allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros Iguenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariluz Di Tillio Lacruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pédagogies actives en langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture créative plurilingue : l’exemple d’un dispositif inter-langue à l’Ecole des Ponts Paris-Tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariluz Di Tillio Lacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Léel. "Lire et écrire entre les langues : littérature, enseignement, traduction et création".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1499,374 +1499,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences pour télécollaborer dans un environnement plurilingue : référentiel et tâche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+                <w:t xml:space="preserve">Le Programme d'accueil pour étudiants réfugiés, à l'Ecole des Ponts ParisTech : co-construire pour répondre à un enjeu sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Courchinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Le Doledec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACEDLE. « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">In Actes du colloque "Questions de pédagogie dans l'enseignement supérieur : (S')engager et pouvoir (d')agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Rochelle, Région indéterminée. pp.564--575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082686v1</w:t>
+                <w:t xml:space="preserve">hal-05369123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Programme d'accueil pour étudiants réfugiés, à l'Ecole des Ponts ParisTech : co-construire pour répondre à un enjeu sociétal</w:t>
+                <w:t xml:space="preserve">[Communication]. Projet inter-langues hispano-francophone: détour créatif pour apprendre à communiquer en contexte professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Courchinoux</w:t>
+                <w:t xml:space="preserve">Mariluz Di Tillio Lacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lena Le Doledec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Actes du colloque "Questions de pédagogie dans l'enseignement supérieur : (S')engager et pouvoir (d')agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La Rochelle, Région indéterminée. pp.564--575</w:t>
+              <w:t xml:space="preserve">Les enjeux du discours dans l’apprentissage des langues et cultures : de l’implicite à l’explicite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369123v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Communication]. Projet inter-langues hispano-francophone: détour créatif pour apprendre à communiquer en contexte professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariluz Di Tillio Lacruz</w:t>
+                <w:t xml:space="preserve">Compétences pour télécollaborer dans un environnement plurilingue : référentiel et tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du discours dans l’apprentissage des langues et cultures : de l’implicite à l’explicite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque ACEDLE. « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369121v1</w:t>
+                <w:t xml:space="preserve">hal-04082686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven learning for languages other than English: the cases of French, German, Italian, and Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reka Jablonkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Abad Castelló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salengros Iguenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Salengros Iguenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALL for widening participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROCALL 2020, Aug 2020, Copenhague, Denmark. pp.132 - 137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1892,733 +1892,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven learning for languages other than English: the cases of French, German, Italian, and Spanish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reka Jablonkai</w:t>
+                <w:t xml:space="preserve">[Communication]. Structurer un module de FOS dédié à un écrit professionnel à l’aide de résultats d’analyses du corpus CCTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALL for widening participation: short papers from EUROCALL 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entre présence et distance. Enseigner et apprendre les langues à l’université à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERL, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131712v1</w:t>
+                <w:t xml:space="preserve">hal-05369137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Communication]. Structurer un module de FOS dédié à un écrit professionnel à l’aide de résultats d’analyses du corpus CCTP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">[Communication]. De futurs ingénieurs allophones face à un espace d’écriture collaboratif en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre présence et distance. Enseigner et apprendre les langues à l’université à l’ère numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PERL, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Quels espaces d'apprentissage et de recherche en langues à l'heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ranacles, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369137v1</w:t>
+                <w:t xml:space="preserve">hal-05369131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Communication]. De futurs ingénieurs allophones face à un espace d’écriture collaboratif en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">[Communication]. Faciliter les connivences entre étudiants francophones et allophones : numérique et individualisation des parcours, entre liberté et guidage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels espaces d'apprentissage et de recherche en langues à l'heure du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ranacles, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO PLIDAM, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369131v1</w:t>
+                <w:t xml:space="preserve">hal-05369138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Communication]. Faciliter les connivences entre étudiants francophones et allophones : numérique et individualisation des parcours, entre liberté et guidage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Création personnelle et ancrage social. Recherche exploratoire sur l’appropriation de pratiques scripturales par des élèves-ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Courchinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le proche et le lointain : enseigner, apprendre et partager des cultures étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO PLIDAM, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 44ème congrès de l'Uplegess, Norme et référentiel – Créativité et innovation : quelle médiation dans un contexte d’apprentissage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cachan, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369138v1</w:t>
+                <w:t xml:space="preserve">hal-05369122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création personnelle et ancrage social. Recherche exploratoire sur l’appropriation de pratiques scripturales par des élèves-ingénieurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">[Communication]. Approche didactique et pédagogique appuyée sur Internet pour l’adaptation d’étudiants allophones aux particularités culturelles de la communauté française d’une grande école – Résultats d’une étude longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 44ème congrès de l'Uplegess, Norme et référentiel – Créativité et innovation : quelle médiation dans un contexte d’apprentissage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cachan, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Des machines et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSC, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369122v1</w:t>
+                <w:t xml:space="preserve">hal-05369134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Communication]. Approche didactique et pédagogique appuyée sur Internet pour l’adaptation d’étudiants allophones aux particularités culturelles de la communauté française d’une grande école – Résultats d’une étude longitudinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">[Communication]. Internet pour approcher la culture de l'autre et en finir avec l'isolement des étudiants internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des machines et des hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSC, Jun 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les cultures dans la formation aux langues Enseignement, apprentissage, évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADCUEFE-CAMPUS FLE, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369134v1</w:t>
+                <w:t xml:space="preserve">hal-05369126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Communication]. Internet pour approcher la culture de l'autre et en finir avec l'isolement des étudiants internationaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">[Communication]. Utilisation d'Internet et évolution des pratiques : bilan et perspectives d'une approche culturelle dans une grande école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures dans la formation aux langues Enseignement, apprentissage, évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADCUEFE-CAMPUS FLE, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Les questions vives en éducation et formation : regards croisés, France-Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN; https://cren.univ-nantes.fr/actualites-du-cren/les-questions-vives-en-education-et-formation-regards-croises-france-canada, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369126v1</w:t>
+                <w:t xml:space="preserve">hal-05369136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Communication]. Utilisation d'Internet et évolution des pratiques : bilan et perspectives d'une approche culturelle dans une grande école</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pertinence d'une approche culturelle appuyée sur Internet dans une grande école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros--Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre les langues à l'université au 21ème siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00942674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2628,100 +2494,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fle, Internet et approche culturelle. Une recherche à l'Ecole nationale des ponts et chaussées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros--Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00556669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2731,105 +2597,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Communication]. Écriture collaborative en ligne pour de futurs ingénieurs allophones : vers la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salengros-Iguenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2897,51 +2763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04D74E10"/>
+    <w:nsid w:val="B4BEAA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3128,51 +2994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-salengros-iguenane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5891-4095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros Iguenane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Dol&#233;dec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.009.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros-Iguenane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros--Iguenane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2834" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2833" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2582" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00119528v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz Di Tillio Lacruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Doledec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka Jablonkai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Forti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Abad Castell&#243;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.48.1177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00942674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-salengros-iguenane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5891-4095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros Iguenane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz Di Tillio Lacruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Dol&#233;dec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.009.0085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros-Iguenane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros--Iguenane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salengros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1624" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00119528v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Doledec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka Jablonkai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Forti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Abad Castell&#243;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.48.1177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00942674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>