--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1045,165 +1045,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode du travail sur le cœur</w:t>
+                <w:t xml:space="preserve">La morale, garante de l'ordre social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le Point Références, L'esprit de la Chine. Les textes fondamentaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929892v1</w:t>
+                <w:t xml:space="preserve">hal-03929903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La morale, garante de l'ordre social.</w:t>
+                <w:t xml:space="preserve">La méthode du travail sur le cœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le Point Références, L'esprit de la Chine. Les textes fondamentaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929903v1</w:t>
+                <w:t xml:space="preserve">hal-03929892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rites, sources d'harmonie sociale</w:t>
               </w:r>
@@ -1670,303 +1670,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invariable Milieu et le contrôle du cœur</w:t>
+                <w:t xml:space="preserve">Le Xunzi ou l’art de devenir humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 46-47</w:t>
+              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906444v1</w:t>
+                <w:t xml:space="preserve">hal-02906446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Etude : morale individuelle et ordre social</w:t>
+                <w:t xml:space="preserve">Le Mengzi et la culture du sens moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 84-85</w:t>
+              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906447v1</w:t>
+                <w:t xml:space="preserve">hal-02906445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Xunzi ou l’art de devenir humain</w:t>
+                <w:t xml:space="preserve">La Grande Etude : morale individuelle et ordre social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 50-51</w:t>
+              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906446v1</w:t>
+                <w:t xml:space="preserve">hal-02906447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mengzi et la culture du sens moral</w:t>
+                <w:t xml:space="preserve">L’invariable Milieu et le contrôle du cœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 48-49</w:t>
+              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906445v1</w:t>
+                <w:t xml:space="preserve">hal-02906444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre des Rites</w:t>
               </w:r>
@@ -2543,234 +2543,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le confucianisme dans la Corée contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une matinée en Corée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Colbert, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Neo-Confucian flirt with Daoism.&amp;quot; Title of communication: &amp;quot;Daoism, Neo-Confucianism, or Numerology? Remarks about Hwadam’s Place in Korean Intellectual History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Association for Korean Studies in Europe (AKSE), Ruhr-Bochum University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bochum (RUB), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidente de session et discutante de &amp;quot;Traduction et enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L'enseignement des littératures étrangères et la traduction. Pourquoi et comment enseigner les littératures asiatiques",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705228v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02906471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoism, Neo-Confucianism, or Numerology?</w:t>
               </w:r>
@@ -3886,2631 +3886,2631 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'étude du confucianisme coréen. Club de réflexion et de recherche sur la Corée (CCRC), Université Hongik, Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Q&amp;A Session: “Reading Confucianism through Hwadam and Yulgok” (with Kim Karam and Pak Yeongwoo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur l'étude du confucianisme coréen. Club de réflexion et de recherche sur la Corée (CCRC), Université Hongik, Séoul</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk and eremitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk’s life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre littéraire autour de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025). Ambassade de France en Corée du Sud, Institut français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Confucian Learning in Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Ethics of Statecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Confucian Learning in Action</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Writing the Confucian Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk’s life</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Introduction to the series “Hwadam, Yulgok, and the Life of Thought”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk and eremitism</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée. Université de La Rochelle : &amp;quot;Confucianisme coréen : Enjeux d'un objet instable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutante invitée au workshop des jeunes historiens de l'Université Nationale Kyungkuk à Andong, Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Introduction to the series “Hwadam, Yulgok, and the Life of Thought”</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), atelier &amp;quot;Confucianisme&amp;quot; (CRCAO-UPCité-INALCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Writing the Confucian Self</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée. Présentation (coréen) de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), Département d'Histoire, Université Nationale du Kyungpook, Daegu, Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférence invitée. Université de La Rochelle : &amp;quot;Confucianisme coréen : Enjeux d'un objet instable</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Introduction to Hwadam, Sŏ Kyŏngdŏk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée, Université Jean Moulin Lyon III : &amp;quot;Confucianisme coréen : sujets, problèmes, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Introduction to Hwadam, Sŏ Kyŏngdŏk</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre et échange autour de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), Cercle Franco-Coréen (CFC), Lycée français de Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférence invitée. Présentation (coréen) de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), Département d'Histoire, Université Nationale du Kyungpook, Daegu, Corée du Sud</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Book Presentation: Confucianisme, la voie coréenne, Atelier des Cahiers, Paris-Séoul, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), atelier &amp;quot;Confucianisme&amp;quot; (CRCAO-UPCité-INALCO)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk’s thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontre et échange autour de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), Cercle Franco-Coréen (CFC), Lycée français de Séoul</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discussion de l'ouvrage &amp;quot;Confucianisme, la voie coréenne&amp;quot; avec Frédéric Wang, professeur d'études chinoises, INALCO. Institut d'études coréennes, Collège de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Book Presentation: Confucianisme, la voie coréenne, Atelier des Cahiers, Paris-Séoul, 2025</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée à l'Institut d'Etudes Transtextuelles et Transculturelles de l'Université Jean Moulin, Lyon III : &amp;quot;Confucianisme et Corée: pour un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée, Université Bordeaux Montaigne: &amp;quot;Comprendre le confucianisme coréen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge Handbook Contributor Workshop, University of Nevada. Chapter &amp;quot;Confucianism&amp;quot; of the Routledge Handbook of Early Modern Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion-animation, conférence internationale, Université Ca'Foscari de Venise, &amp;quot;A Comparative Study on the Archives of Seowon in Joseon Dynasty and Western Medieval Monasteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication invitée, workshop, Université libre de Berlin, &amp;quot;Confucian Heritage : Decoding Writings of Choson Literati&amp;quot;: Political Program of Korean Confucianism? The Case of Tongho mundap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Discussion-animation, conférence internationale, Université Ca'Foscari de Venise, &amp;quot;A Comparative Study on the Archives of Seowon in Joseon Dynasty and Western Medieval Monasteries</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée à l'Université de Genève : Traduire les Classiques coréens: difficultés et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. Confucianism and Cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-Mooc video (57 minutes 56 secondes). Coréen. Korean Philosophy in Europe. Martin Gehlmann, Vladimir Glomb, Isabelle Sancho et Diana Yuksel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. Confucianism and Ritualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. Confucianism and Cosmology</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. General Overview about Korean Confucianism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction-adaptation française de la notice &amp;quot;Tongmun&amp;quot;/&amp;quot;Littérature de l'Est-Lettres coréennes&amp;quot; rédigée en coréen par Shim Kyongho pour le projet de Dictionnaire critique littéraire dirigé par Michel Espagne et Xiao Yingying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. General Overview about Korean Confucianism</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication, workshop, Sungkyunkwan University, Build Bridge Project: 프랑스 대학생들을 위한 한국 전근대사와 사상사 교육의 여러 문제들 과 현실적 대안들</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. Confucianism and Ritualism</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction-adaptation française de la notice &amp;quot;Chaedo&amp;quot;/&amp;quot;Véhiculer la Voie-Transporter la Voie&amp;quot; rédigée en coréen par Jo Yoonghee pour le projet de Dictionnaire critique littéraire dirigé par Michel Espagne et Xiao Yingying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-Mooc video (57 minutes 56 secondes). Coréen. Korean Philosophy in Europe. Martin Gehlmann, Vladimir Glomb, Isabelle Sancho et Diana Yuksel</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction-adaptation française de la notice &amp;quot;P'ungnyu&amp;quot;/&amp;quot;raffinement-élégance&amp;quot; rédigée en coréen par Jung Byungsul pour le projet de Dictionnaire critique littéraire dirigé par Michel Espagne et Xiao Yingying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traduction-adaptation française de la notice &amp;quot;Chaedo&amp;quot;/&amp;quot;Véhiculer la Voie-Transporter la Voie&amp;quot; rédigée en coréen par Jo Yoonghee pour le projet de Dictionnaire critique littéraire dirigé par Michel Espagne et Xiao Yingying</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. Confucianism and Individualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Communication, workshop, Sungkyunkwan University, Build Bridge Project: 프랑스 대학생들을 위한 한국 전근대사와 사상사 교육의 여러 문제들 과 현실적 대안들</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycle-débats&amp;quot; du CECMC. Discussion autour de l'ouvrage de Christian Lamouroux, La dynastie des Song (960-1279). Histoire générale de la Chine, Les Belles Lettres, 2022. Discutante, avec Alain Arrault (EFEO, CCJ-CECMC) and Filippo Ronconi (EHESS, Césor).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traduction-adaptation française de la notice &amp;quot;P'ungnyu&amp;quot;/&amp;quot;raffinement-élégance&amp;quot; rédigée en coréen par Jung Byungsul pour le projet de Dictionnaire critique littéraire dirigé par Michel Espagne et Xiao Yingying</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication invitée, workshop, Université de la Ruhr-Bochum, &amp;quot;Hanmun workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. Confucianism and Individualism</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction-adaptation française de la notice &amp;quot;Sori&amp;quot;/&amp;quot;Son-bruit&amp;quot; rédigée par Sung Kiryun en coréen pour le projet de Dictionnaire critique littéraire dirigé par Michel Espagne et Xiao Yingying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">150 notices biographiques sur les lettrés coréens (39 pages), ressources du RESCOR (Réseau des Etudes sur la Corée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutante de la session &amp;quot;Literature and emotions&amp;quot;. Coréen. Workshop international organisé par l'Université nationale de Pusan, l'Université Paris-Cité et l'UMR 8173 &amp;quot;Chine, Corée, Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invitée au débat &amp;quot;La littérature classique coréenne&amp;quot;, Corée invitée spéciale du Salon du Livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancement d'un réseau académique. International Conference &amp;quot;Pre-Modern Korean Studies in Europe: Results, Projects, and Prospects&amp;quot; financé par l'Academy of Korean Studies (AKS), le Centre de Recherche sur la Corée (CRC) et l'Institut d’études coréennes (IEC) du Collège de France. Obtention de la subvention, organisation de la conférence et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International workshop &amp;quot;Switching Codes in Korean Culture&amp;quot;, Université de la Ruhr-Bochum, présidente de session et discutante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705215v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04705221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le confucianisme en Corée: une introduction</w:t>
               </w:r>
@@ -7571,165 +7571,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;Confucianization&amp;quot; seen with the eyes of its initiators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 AKSE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Proceedings of the 30th Anniversary Conference, Association for Korean Studies in Europe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">율곡학 연구의 한계를 넘어서</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Yulgok Culture Festival: 2007 International Academic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21세기 율곡사상의 역할과 전망 The Role and Prospect of Yulgok's Thought in the 21st Century</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904514v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02904126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into the Confucian Dilemma</w:t>
               </w:r>
@@ -8735,51 +8735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25024/review.2020.23.1.55" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Glomb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905894v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yeon Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galmiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;jaudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02905834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25024/review.2020.23.1.55" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Glomb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905894v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yeon Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galmiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;jaudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02905834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>