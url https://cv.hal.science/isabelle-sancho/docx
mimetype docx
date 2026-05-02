--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1670,303 +1670,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Xunzi ou l’art de devenir humain</w:t>
+                <w:t xml:space="preserve">La Grande Etude : morale individuelle et ordre social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 50-51</w:t>
+              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906446v1</w:t>
+                <w:t xml:space="preserve">hal-02906447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mengzi et la culture du sens moral</w:t>
+                <w:t xml:space="preserve">L’invariable Milieu et le contrôle du cœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 48-49</w:t>
+              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906445v1</w:t>
+                <w:t xml:space="preserve">hal-02906444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Etude : morale individuelle et ordre social</w:t>
+                <w:t xml:space="preserve">Le Xunzi ou l’art de devenir humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 84-85</w:t>
+              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906447v1</w:t>
+                <w:t xml:space="preserve">hal-02906446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invariable Milieu et le contrôle du cœur</w:t>
+                <w:t xml:space="preserve">Le Mengzi et la culture du sens moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 46-47</w:t>
+              <w:t xml:space="preserve">, 2007, Les textes fondateurs de la pensée chinoise, Hors-série n° 13, pp. 48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906444v1</w:t>
+                <w:t xml:space="preserve">hal-02906445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre des Rites</w:t>
               </w:r>
@@ -2612,165 +2612,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présidente de session et discutante de &amp;quot;Traduction et enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'enseignement des littératures étrangères et la traduction. Pourquoi et comment enseigner les littératures asiatiques",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris INALCO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Neo-Confucian flirt with Daoism.&amp;quot; Title of communication: &amp;quot;Daoism, Neo-Confucianism, or Numerology? Remarks about Hwadam’s Place in Korean Intellectual History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Association for Korean Studies in Europe (AKSE), Ruhr-Bochum University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bochum (RUB), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705225v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04705228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoism, Neo-Confucianism, or Numerology?</w:t>
               </w:r>
@@ -3886,1887 +3886,1887 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rencontre littéraire autour de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025). Ambassade de France en Corée du Sud, Institut français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Confucian Learning in Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Ethics of Statecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'étude du confucianisme coréen. Club de réflexion et de recherche sur la Corée (CCRC), Université Hongik, Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk and eremitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk’s life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Q&amp;A Session: “Reading Confucianism through Hwadam and Yulgok” (with Kim Karam and Pak Yeongwoo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk and eremitism</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Writing the Confucian Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk’s life</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Introduction to the series “Hwadam, Yulgok, and the Life of Thought”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontre littéraire autour de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025). Ambassade de France en Corée du Sud, Institut français</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée. Université de La Rochelle : &amp;quot;Confucianisme coréen : Enjeux d'un objet instable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Confucian Learning in Action</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutante invitée au workshop des jeunes historiens de l'Université Nationale Kyungkuk à Andong, Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Ethics of Statecraft</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), atelier &amp;quot;Confucianisme&amp;quot; (CRCAO-UPCité-INALCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Yulgok Yi I: Writing the Confucian Self</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée. Présentation (coréen) de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), Département d'Histoire, Université Nationale du Kyungpook, Daegu, Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Introduction to the series “Hwadam, Yulgok, and the Life of Thought”</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Introduction to Hwadam, Sŏ Kyŏngdŏk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférence invitée. Université de La Rochelle : &amp;quot;Confucianisme coréen : Enjeux d'un objet instable</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée, Université Jean Moulin Lyon III : &amp;quot;Confucianisme coréen : sujets, problèmes, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Discutante invitée au workshop des jeunes historiens de l'Université Nationale Kyungkuk à Andong, Corée du Sud</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre et échange autour de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), Cercle Franco-Coréen (CFC), Lycée français de Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), atelier &amp;quot;Confucianisme&amp;quot; (CRCAO-UPCité-INALCO)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Book Presentation: Confucianisme, la voie coréenne, Atelier des Cahiers, Paris-Séoul, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférence invitée. Présentation (coréen) de &amp;quot;Confucianisme, la voie coréenne&amp;quot; (Atelier des Cahiers, 2025), Département d'Histoire, Université Nationale du Kyungpook, Daegu, Corée du Sud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Sŏ Kyŏngdŏk’s thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">K-MOOC, SungKyunKwan University, « Built bridge: Korean Philosophy in the World ». Introduction to Hwadam, Sŏ Kyŏngdŏk</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discussion de l'ouvrage &amp;quot;Confucianisme, la voie coréenne&amp;quot; avec Frédéric Wang, professeur d'études chinoises, INALCO. Institut d'études coréennes, Collège de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférence invitée, Université Jean Moulin Lyon III : &amp;quot;Confucianisme coréen : sujets, problèmes, perspectives</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée à l'Institut d'Etudes Transtextuelles et Transculturelles de l'Université Jean Moulin, Lyon III : &amp;quot;Confucianisme et Corée: pour un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée, Université Bordeaux Montaigne: &amp;quot;Comprendre le confucianisme coréen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge Handbook Contributor Workshop, University of Nevada. Chapter &amp;quot;Confucianism&amp;quot; of the Routledge Handbook of Early Modern Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion-animation, conférence internationale, Université Ca'Foscari de Venise, &amp;quot;A Comparative Study on the Archives of Seowon in Joseon Dynasty and Western Medieval Monasteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication invitée, workshop, Université libre de Berlin, &amp;quot;Confucian Heritage : Decoding Writings of Choson Literati&amp;quot;: Political Program of Korean Confucianism? The Case of Tongho mundap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée à l'Université de Genève : Traduire les Classiques coréens: difficultés et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. Confucianism and Ritualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. General Overview about Korean Confucianism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction-adaptation française de la notice &amp;quot;Tongmun&amp;quot;/&amp;quot;Littérature de l'Est-Lettres coréennes&amp;quot; rédigée en coréen par Shim Kyongho pour le projet de Dictionnaire critique littéraire dirigé par Michel Espagne et Xiao Yingying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Korean Philosophy. SungKyunKwan University. K-Mooc vidéo. Anglais. Confucianism and Cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-Mooc video (57 minutes 56 secondes). Coréen. Korean Philosophy in Europe. Martin Gehlmann, Vladimir Glomb, Isabelle Sancho et Diana Yuksel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705122v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-04699275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication, workshop, Sungkyunkwan University, Build Bridge Project: 프랑스 대학생들을 위한 한국 전근대사와 사상사 교육의 여러 문제들 과 현실적 대안들</w:t>
               </w:r>
@@ -7092,165 +7092,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yulgok's view on Kija 箕子</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yulgok Studies and Korean Culture 율곡학과 한국 문화, 2016 International Workshop on Yulgok Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yulgok's view on Kija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yulgok Studies and Korean Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705224v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02905299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 8th Korean Studies Graduate Students Convention in Europe</w:t>
               </w:r>
@@ -8735,51 +8735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25024/review.2020.23.1.55" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Glomb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905894v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yeon Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galmiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;jaudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02905834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25024/review.2020.23.1.55" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Glomb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905894v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yeon Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galmiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;jaudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02905834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>