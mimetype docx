--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1808,351 +1808,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage-B Cell Interactions in the Inverted Porcine Lymph Node and Their Response to Porcine Reproductive and Respiratory Syndrome Virus</w:t>
+                <w:t xml:space="preserve">A DNA-Modified Live Vaccine Prime–Boost Strategy Broadens the T-Cell Response and Enhances the Antibody Response against the Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bordet</w:t>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Fretaud</w:t>
+                <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Crisci</w:t>
+                <w:t xml:space="preserve">Elisabeth Stubsrud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.953. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11060551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164040v1</w:t>
+                <w:t xml:space="preserve">hal-02628435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA-Modified Live Vaccine Prime–Boost Strategy Broadens the T-Cell Response and Enhances the Antibody Response against the Porcine Reproductive and Respiratory Syndrome Virus</w:t>
+                <w:t xml:space="preserve">Macrophage-B Cell Interactions in the Inverted Porcine Lymph Node and Their Response to Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Urien</w:t>
+                <w:t xml:space="preserve">Maxence Fretaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Stubsrud</w:t>
+                <w:t xml:space="preserve">Elisa Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Jakob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Stephane Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (6), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v11060551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628435v1</w:t>
+                <w:t xml:space="preserve">hal-02164040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA Prime Immuno-Potentiates a Modified Live Vaccine against the Porcine Reproductive and Respiratory Syndrome Virus but Does Not Improve Heterologous Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Fretaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphany Chrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,64 +2350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroporation of a nanoparticle-associated DNA vaccine induces higher inflammation and immunity compared to its delivery with microneedle patches in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,103 +2618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphany Chrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,103 +2886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.28234. </w:t>
@@ -3020,51 +3020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Stanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.831. </w:t>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even Fossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barnier-Quer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphany Chrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Stanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t>
@@ -3560,51 +3560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the tools for identifying mononuclear phagocyte subsets in swine: Reagents to porcine CD11c and XCR1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even Fossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,429 +4328,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction and control of the type I interferon pathway by Bluetonguevirus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of VP7, a Bluetongue virus group specific antigen by viral vectors: Analysis of the induced immune responses and evaluation of protective potential in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chauveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Coraline Bouet Cararo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokunthea Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szelechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2013.10.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190014v1</w:t>
+                <w:t xml:space="preserve">hal-02639500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culicoides Midge Bites Modulate the Host Response and Impact on Bluetongue Virus Infection in Sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Viarouge</w:t>
+                <w:t xml:space="preserve">Induction and control of the type I interferon pathway by Bluetonguevirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Doceul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083683⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 182, pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190012v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of VP7, a Bluetongue virus group specific antigen by viral vectors: Analysis of the induced immune responses and evaluation of protective potential in sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culicoides Midge Bites Modulate the Host Response and Impact on Bluetongue Virus Infection in Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+                <w:t xml:space="preserve">Nonito Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Caruso</w:t>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokunthea Top</w:t>
+                <w:t xml:space="preserve">Sandra Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Szelechowski</w:t>
+                <w:t xml:space="preserve">Cyril Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639500v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of conventional dendritic cells in &amp;lt;em&amp;gt;Gallus gallus&amp;lt;/em&amp;gt; revealed by comparative gene expression profiling</w:t>
               </w:r>
@@ -5173,51 +5173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 193 (12), pp.5883 - 5893. </w:t>
@@ -5389,51 +5389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS3 of Bluetongue Virus Interferes with the Induction of Type I Interferon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5517,740 +5517,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Model of VX2 Tumor Overexpressing Vascular Endothelial Growth Factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The double-stranded RNA bluetongue virus induces type I interferon in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Namur</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (10), pp.5817-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.06716-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651853v1</w:t>
+                <w:t xml:space="preserve">hal-00855568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canine recombinant adenovirus vector induces an immunogenicity-related gene expression profile in skin-migrated CD11b⁺ -type DCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bouet-Cararo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0052513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotype modulates epitope specificity, affinity, and antiviral activities of anti-HIV-1 human broadly neutralizing 2F5 antibody</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouceba</w:t>
+                <w:t xml:space="preserve">Modified Model of VX2 Tumor Overexpressing Vascular Endothelial Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida-Homayra Ghegediban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1200024109⟩</w:t>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.809 - 817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537174v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing and control of Bluetongue virus infection in epithelial cells via RIG-I and MDA5 helicases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00430-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The double-stranded RNA bluetongue virus induces type I interferon in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
+                <w:t xml:space="preserve">Isotype modulates epitope specificity, affinity, and antiviral activities of anti-HIV-1 human broadly neutralizing 2F5 antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifeng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bourge</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Drillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behzad Hemati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
+                <w:t xml:space="preserve">Tahar Bouceba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (10), pp.5817-28. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (31), pp.12680-12685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.06716-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1200024109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855568v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling features of the natural MHC class II peptidome of skin-migrated dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Muixi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A. Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,587 +6321,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of degradation on inflammatory profile of polyphosphazene coated PMMA and trisacryl gelatin microspheres in a sheep uterine artery embolization model</w:t>
+                <w:t xml:space="preserve">IL6 and TNF expression in vessels and surrounding tissues after embolization with ibuprofen-loaded beads confirms diffusion of ibuprofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Verret</w:t>
+                <w:t xml:space="preserve">Valentin V. Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Wassef</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Pelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pelage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Michel M. Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.489-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645209v1</w:t>
+                <w:t xml:space="preserve">hal-01000487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of degradation on inflammatory profile of polyphosphazene coated PMMA and trisacryl gelatin microspheres in a sheep uterine artery embolization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Michel Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">Saida H. Ghegediban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.339 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191150v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Dendritic Cells Subpopulations in Skin and Afferent Lymph in the Swine Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Marquet</w:t>
+                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Kang</w:t>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016320⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650973v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL6 and TNF expression in vessels and surrounding tissues after embolization with ibuprofen-loaded beads confirms diffusion of ibuprofen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Wassef</w:t>
+                <w:t xml:space="preserve">Characterization of Dendritic Cells Subpopulations in Skin and Afferent Lymph in the Swine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000487v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state pig dendritic cells migrating in skin draining pseudo-afferent lymph are semi-mature</w:t>
               </w:r>
@@ -7027,834 +7027,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of CD8α-like dendritic cells with a conserved functional specialization and a common molecular signature in distant mammalian species.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The XC chemokine receptor 1 is a conserved selective marker of mammalian cells homologous to mouse CD8alpha+ dendritic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (6), pp.1283-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20100223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611156v1</w:t>
+                <w:t xml:space="preserve">hal-00493468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XC chemokine receptor 1 is a conserved selective marker of mammalian cells homologous to mouse CD8alpha+ dendritic cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+                <w:t xml:space="preserve">From skin dendritic cells to a simplified classification of human and mouse dendritic cell subsets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Tamoutounour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20100223⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8), pp.2089-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201040498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493468v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From skin dendritic cells to a simplified classification of human and mouse dendritic cell subsets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Comparative genomics as a tool to reveal functional equivalences between human and mouse dendritic cell subsets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guilliams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201040498⟩</w:t>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (1), pp.177-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0105-2896.2009.00868.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583366v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics as a tool to reveal functional equivalences between human and mouse dendritic cell subsets.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Existence of CD8α-like dendritic cells with a conserved functional specialization and a common molecular signature in distant mammalian species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baranek</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 234 (1), pp.177-98. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (6), pp.3313-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0105-2896.2009.00868.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502980v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine adenoviruses elicit both humoral and cell-mediated immune responses against rabies following immunisation of sheep.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Guibert</w:t>
+                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00546684v1</w:t>
+                <w:t xml:space="preserve">hal-01193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">Canine adenoviruses elicit both humoral and cell-mediated immune responses against rabies following immunisation of sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bouet-Cararo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.11.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193783v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00546684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new subunit vaccine based on nucleoprotein nanoparticles confers partial clinical and virological protection in calves against bovine respiratory syncytial virus</w:t>
               </w:r>
@@ -7968,606 +7968,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune status of bovine somatic clones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bluetongue virus targets conventional dendritic cells in skin lymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+                <w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cloning and Stem Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/clo.2008.0080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (17), pp.8789-8799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00626-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664605v1</w:t>
+                <w:t xml:space="preserve">hal-02661143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus targets conventional dendritic cells in skin lymph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+                <w:t xml:space="preserve">The immune status of bovine somatic clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (17), pp.8789-8799. </w:t>
+              <w:t xml:space="preserve">Cloning and Stem Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), pp.309-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00626-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/clo.2008.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661143v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus: virology, pathogenesis and immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mertens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
+                <w:t xml:space="preserve">Alexandre Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (9), pp.5963-5972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902945v1</w:t>
+                <w:t xml:space="preserve">hal-01193693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bluetongue virus: virology, pathogenesis and immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 180 (9), pp.5963-5972. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (5), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193693v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effect of ibuprofen-loaded embolization beads in sheep uterus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Velzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9335,265 +9335,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectal immunization with rotavirus virus-like particles induces systemic and mucosal humoral immune responses and protects mice against rotavirus infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+                <w:t xml:space="preserve">Cervical duct cannulation in sheep for collection of afferent lymph dendritic cells from head tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mohamed</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.80.4.1752-1761.2006⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.874-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2006.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666214v1</w:t>
+                <w:t xml:space="preserve">hal-02662326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical duct cannulation in sheep for collection of afferent lymph dendritic cells from head tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Rectal immunization with rotavirus virus-like particles induces systemic and mucosal humoral immune responses and protects mice against rotavirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (2), pp.874-879. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (4), pp.1752-1761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nprot.2006.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.80.4.1752-1761.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662326v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral blood B-cell death compensates for excessive proliferation in lymphoid tissues and maintains homeostasis in bovine leukemia virus-infected sheep</w:t>
               </w:r>
@@ -9726,51 +9726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9841,337 +9841,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of two vaccinating recombinant rotavirus proteins in the milk of transgenic rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Soler</w:t>
+                <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Le Saux</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guinut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Passet</w:t>
+                <w:t xml:space="preserve">Christian Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Cohen</w:t>
+                <w:t xml:space="preserve">Franck Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (6), pp.833-844. </w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 305 (2), pp.152-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11248-005-1771-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2005.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681805v1</w:t>
+                <w:t xml:space="preserve">hal-02678810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+                <w:t xml:space="preserve">Production of two vaccinating recombinant rotavirus proteins in the milk of transgenic rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bourgeois</w:t>
+                <w:t xml:space="preserve">Agnès Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gerard</w:t>
+                <w:t xml:space="preserve">Frédéric Guinut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2005.06.019⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (6), pp.833-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-005-1771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678810v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10356,51 +10356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment for a CD26(hi) SIRP- subset in lymph dendritic cells from the upper aero-digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11948,605 +11948,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of orthotopic transplantation procedures in assessing the effects of transfected genes on human tumor growth and metastasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ha-ras induction of the invasive phenotype results in up-regulation of epidermal growth factor receptors and altered responsiveness to epidermal growth factor in human papillary transitional cell carcinoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Theodorescu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Theodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer and Metastasis Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 51 (16), pp.4486-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904876v1</w:t>
+                <w:t xml:space="preserve">hal-02905039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast cell interactions with human melanoma cells affect tumor cell growth as a function of tumor progression.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of orthotopic transplantation procedures in assessing the effects of transfected genes on human tumor growth and metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Theodorescu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Theodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.88.14.6028⟩</w:t>
+              <w:t xml:space="preserve">Cancer and Metastasis Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10 (3), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00050792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915134v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Metastatic dissemination of cancer cells].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Theodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kerbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 39 (4), pp.300-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha-ras induction of the invasive phenotype results in up-regulation of epidermal growth factor receptors and altered responsiveness to epidermal growth factor in human papillary transitional cell carcinoma cells.</w:t>
+                <w:t xml:space="preserve">Fibroblast cell interactions with human melanoma cells affect tumor cell growth as a function of tumor progression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Theodorescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I Cornil</w:t>
+                <w:t xml:space="preserve">I. Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sheehan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Man</w:t>
+                <w:t xml:space="preserve">M. Herlyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 88 (14), pp.6028-6032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.88.14.6028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905039v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of metastatically competent cells in primary murine breast neoplasms is necessary for distant metastatic spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Theodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 47 (1), pp.118-123. </w:t>
@@ -12597,51 +12597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor cell surface beta 1-4-linked galactose binds to lectin(s) on microvascular endothelial cells and contributes to organ colonization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kerbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12714,64 +12714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of normal and mutated forms of HRAS induces orthotopic bladder invasion in a human transitional cell carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Theodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12844,64 +12844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Tumorigenicity, Melanogenesis, and Metastases of a Human Malignant Melanoma After Subdermal Implantation in Nude Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12986,51 +12986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo inhibition of bovine leukemia virus (BLV) expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13094,51 +13094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kerbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13170,230 +13170,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉCANISME DE L'EXPRESSION DU VIRUS LEUCÉMOGÈNE BOVIN DANS LES LYMPHOCYTES DE MOUTONS EXPÉRIMENTALEMENT INFECTÉS</w:t>
+                <w:t xml:space="preserve">T-B cell cooperation for bovine leukemia virus expression in ovine lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André-Laurent Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Lévy</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 19 (1), pp.73-74</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 2 (5), pp.313-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00901795v1</w:t>
+                <w:t xml:space="preserve">hal-02915116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-B cell cooperation for bovine leukemia virus expression in ovine lymphocytes.</w:t>
+                <w:t xml:space="preserve">MÉCANISME DE L'EXPRESSION DU VIRUS LEUCÉMOGÈNE BOVIN DANS LES LYMPHOCYTES DE MOUTONS EXPÉRIMENTALEMENT INFECTÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Laurent Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Delon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Levy</w:t>
+                <w:t xml:space="preserve">D Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 2 (5), pp.313-7</w:t>
+              <w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 19 (1), pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915116v1</w:t>
+                <w:t xml:space="preserve">hal-00901795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimetastatic effect of immunomodulators from Nocardia opaca in mice and rats activation of peritoneal macrophages by these fractions</w:t>
               </w:r>
@@ -15137,51 +15137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15396,64 +15396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of Veterinary Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madrid, France</w:t>
@@ -15508,64 +15508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15843,307 +15843,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Partial Protection in Calves Against Respiratory Syncytial Virus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolically biotinylated adenovirus for ovine dendritic cell targeting and ligand screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Soulestin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Suleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Veterinary Immunology Workshop EVIW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. n.p</w:t>
+              <w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824159v1</w:t>
+                <w:t xml:space="preserve">hal-01409475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolically biotinylated adenovirus for ovine dendritic cell targeting and ligand screening</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Galea</w:t>
+                <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Partial Protection in Calves Against Respiratory Syncytial Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Marion Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">3. European Veterinary Immunology Workshop EVIW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409475v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new vaccines for domestic animals: a conventional skin lymph ovine DC subset shares functional and transcriptomic properties with the cross-priming CD8alpha murine DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16218,277 +16218,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin and oro-nasal lymph</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+                <w:t xml:space="preserve">Une nouvelle stratégie vaccinale contre le virus respiratoire syncytial, basée sur des assemblages nanoparticulaires de la protéine de nucléocapside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société Française d'Immunologie et Club Francophone des Cellules Dendritiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818326v1</w:t>
+                <w:t xml:space="preserve">hal-02815443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle stratégie vaccinale contre le virus respiratoire syncytial, basée sur des assemblages nanoparticulaires de la protéine de nucléocapside</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin and oro-nasal lymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Réunion de la Société Française d'Immunologie et Club Francophone des Cellules Dendritiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815443v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Protection Against Respiratory Syncytial Virus</w:t>
               </w:r>
@@ -16500,51 +16500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16593,484 +16593,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+                <w:t xml:space="preserve">Evaluation dans l'espèce cible d'une nouvelle stratégie vaccinale contre le virus respiratoire syncytial bovin, basée sur des assemblages nanoparticulaires de la protéine de nucléocapside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821532v1</w:t>
+                <w:t xml:space="preserve">hal-02823927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Breard</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755532v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation dans l'espèce cible d'une nouvelle stratégie vaccinale contre le virus respiratoire syncytial bovin, basée sur des assemblages nanoparticulaires de la protéine de nucléocapside</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+                <w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Castagné</w:t>
+                <w:t xml:space="preserve">Evelyne Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823927v1</w:t>
+                <w:t xml:space="preserve">hal-02755532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I interferon producing cells (ipc) can gain lymph nodes via the afferent lymphatic route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil. 1 p</w:t>
@@ -17112,51 +17112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmacytoid DC migrate in afferent lymph Club Francophone des cellules dendritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17218,312 +17218,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic of APC migration from tissue to lymph nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t>
+              <w:t xml:space="preserve">16. European Congress of Immunology ECI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753218v1</w:t>
+                <w:t xml:space="preserve">hal-02812221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of APC migration from tissue to lymph nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Congress of Immunology ECI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812221v1</w:t>
+                <w:t xml:space="preserve">hal-02753218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of somatic cloning on the immune response in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Servely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17574,51 +17574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Interferon (IFN) producing cells can reach lymph node via afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17755,90 +17755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Servely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17876,51 +17876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17984,51 +17984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18234,51 +18234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time probing of dendritic cell migration from the oro-nasal mucosae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18368,51 +18368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Quebec city, Canada. n.p</w:t>
@@ -18441,51 +18441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRP- DC in oro-nasal pseudo afferent lymph: potential role in tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18818,64 +18818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenicity of DNA vaccines delivered by patches and electroporation in pig skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19068,103 +19068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prime with naked DNA improves the immune responses induced by a modified live vaccine against Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
@@ -19719,51 +19719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19857,51 +19857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20094,51 +20094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des récepteurs PAR et TLR pulmonaires dans les réponses néonatales aux infections virales respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Djavidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20338,277 +20338,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response induced in T cells by migrating lymph denditric cells is modulated by pathogens independently of denditric cell origin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Conventional dendritic cells disseminate the bluetongue hemorrhagic fever virus via skin lymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">Keystone symposium on Dendritic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Banff, United States. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814588v1</w:t>
+                <w:t xml:space="preserve">hal-02822893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional dendritic cells disseminate the bluetongue hemorrhagic fever virus via skin lymph</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t>
+                <w:t xml:space="preserve">Immune response induced in T cells by migrating lymph denditric cells is modulated by pathogens independently of denditric cell origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone symposium on Dendritic Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Banff, United States. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822893v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new subunit vaccine based on nucleocapsid protein nanoparticles confers partial protection in calves against respiratory syncytial virus</w:t>
               </w:r>
@@ -20620,51 +20620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21021,51 +21021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Boston, United States. 1 p., 2005</w:t>
@@ -21107,51 +21107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time probing of migratory lymphatic dendritic cells reveals samplings of particulates via head mucosal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21219,64 +21219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21340,64 +21340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21545,51 +21545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -21898,51 +21898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Vu Manh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05322-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1142228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00953" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stubsrud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jakob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060551" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;douet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afchine Fazel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Namur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Homayra Ghegediban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2474-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0052-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida-Homayra Ghegediban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Namur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sebo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Osicka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.06.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0615" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01170364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hosmalin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00260" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Myster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Palmeira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouillenne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Depauw" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03634-14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chauveau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet Cararo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Caruso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111605" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. James Maclachlana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henderson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.09.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Ovchinnikova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. J. Ketelhuth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12127" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu Ruscanu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Bourge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00631-13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00678-13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet-Cararo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052513" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Yu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200024109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Adam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00430-12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Hemati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06716-11" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Muixi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Collado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ballingall" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxr096" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida H. Ghegediban" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.09.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8DT1HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016320" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pelage" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Wassef" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.02.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H96T8M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2011.09.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1PQ23Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493468v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Crozat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100223" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guilliams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ardouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040498" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2009.00868.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00546684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fournier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guibert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.11.068" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFZX8RM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658778v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664605v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2008.0080" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru-Hisa Takamatsu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00626-09" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008023" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Velzenberger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30988" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZRNDHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664896v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boxus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burteau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niborski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Torch&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.06.048" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W85B5ZS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Corth&#233;sy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Perrier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00927-06" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660977v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debacq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01447-06" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.4.1752-1761.2006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661612v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanchez-Alcaraz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01022-06" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinut" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Cohen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-1771-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672546v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garbarg-Chenon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Deist" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Servant-Delmas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.22.12489&#8211;12496.2004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915163v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Greenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hendrickson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.16.8110-8117.2002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berthelemy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.5.4413-4420.1998" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692270v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698874v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dangles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915161v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chevallier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belloc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Rhun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-78-1-153" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915150v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brownlie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrandis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornil-Scharwtz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715232v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Levy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711307v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bensaid" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915145v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willems" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kettmann" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dequiedt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.67.7.4078-4085.1993" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905036v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerbel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.120.5.1281" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904876v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Theodorescu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00050792" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PPJQ0F00-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915134v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cornil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theodorescu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Man" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlyn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.14.6028" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915132v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Theodorescu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poupon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905039v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sheehan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Man" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915143v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sheehan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910470121" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915125v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dennis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.111.2.773" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915138v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.22.9047" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915122v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/81.12.938" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FD1E66A01F87FEDE7BB3B9C2BBC0A050E32CDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915119v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915123v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Korczak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901795v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Laurent Parodi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;vy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915116v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915107v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barot-Ciorbaru" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cornil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grand-Perret" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Poupon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00199950" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-R23723J3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05465984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Kirankumar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215019v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Sage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215121v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214966v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215131v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215126v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344093v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344085v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344055v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344043v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344029v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344039v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Estephan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344014v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344010v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744698v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805249v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803382v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745357v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748215v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824159v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulestin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409475v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751719v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815443v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Petit Camurdan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Roux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815657v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821532v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755532v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Breard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823927v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753218v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755984v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812599v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758722v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nolent" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832501v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stirling" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831911v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barnett" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru Takamatsu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737681v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Valarcher" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785306v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Valarcher" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733634v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823259v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814588v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822893v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818104v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813759v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corth&#233;sy" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Benureau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833205v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832487v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamed" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Vu Manh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05322-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1142228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stubsrud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jakob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060551" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;douet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afchine Fazel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Namur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Homayra Ghegediban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2474-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0052-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida-Homayra Ghegediban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Namur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sebo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Osicka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.06.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0615" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01170364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hosmalin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00260" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Myster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Palmeira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouillenne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Depauw" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03634-14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet Cararo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Caruso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111605" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190014v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chauveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190012v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083683" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. James Maclachlana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henderson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.09.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Ovchinnikova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. J. Ketelhuth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12127" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu Ruscanu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Bourge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00631-13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00678-13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855568v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Hemati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06716-11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet-Cararo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052513" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.02.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807468v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Adam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00430-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Yu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200024109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Muixi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Collado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ballingall" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxr096" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pelage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Wassef" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.02.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H96T8M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida H. Ghegediban" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.09.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8DT1HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650973v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016320" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2011.09.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1PQ23Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Crozat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100223" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guilliams" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ardouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040498" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2009.00868.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00546684v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guibert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.11.068" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFZX8RM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658778v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru-Hisa Takamatsu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00626-09" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2008.0080" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902945v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Velzenberger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30988" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZRNDHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664896v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boxus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burteau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niborski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Torch&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.06.048" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W85B5ZS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Corth&#233;sy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Perrier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00927-06" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660977v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debacq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01447-06" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.4.1752-1761.2006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661612v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanchez-Alcaraz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01022-06" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Cohen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-1771-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672546v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garbarg-Chenon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Deist" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Servant-Delmas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.22.12489&#8211;12496.2004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915163v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Greenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hendrickson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.16.8110-8117.2002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berthelemy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.5.4413-4420.1998" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692270v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698874v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dangles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915161v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chevallier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belloc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Rhun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-78-1-153" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915150v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brownlie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrandis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornil-Scharwtz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715232v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Levy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711307v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bensaid" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915145v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willems" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kettmann" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dequiedt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.67.7.4078-4085.1993" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905036v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerbel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.120.5.1281" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905039v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Theodorescu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sheehan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Man" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904876v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Theodorescu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00050792" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PPJQ0F00-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poupon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915134v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cornil" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theodorescu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Man" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlyn" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.14.6028" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915143v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sheehan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910470121" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915125v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dennis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.111.2.773" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915138v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.22.9047" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915122v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/81.12.938" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FD1E66A01F87FEDE7BB3B9C2BBC0A050E32CDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915119v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915123v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Korczak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915116v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Laurent Parodi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901795v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;vy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915107v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barot-Ciorbaru" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cornil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grand-Perret" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Poupon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00199950" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-R23723J3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05465984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Kirankumar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215019v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Sage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215121v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214966v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215131v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215126v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344093v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344085v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344055v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344043v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344029v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344039v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Estephan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344014v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344010v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744698v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805249v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803382v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745357v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748215v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409475v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824159v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulestin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751719v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815443v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Petit Camurdan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Roux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815657v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823927v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821532v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755532v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Breard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753218v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755984v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812599v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758722v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nolent" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832501v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stirling" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831911v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barnett" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru Takamatsu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737681v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Valarcher" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785306v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Valarcher" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733634v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823259v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822893v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814588v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818104v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813759v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corth&#233;sy" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Benureau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833205v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832487v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamed" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>