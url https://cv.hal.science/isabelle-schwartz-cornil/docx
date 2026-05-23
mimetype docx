--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2478,429 +2478,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphatic Transport and Lymph Node Location of Microspheres Subcutaneously Injected in the Vicinity of Tumors in a Rabbit Model of Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
+                <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bédouet</w:t>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afchine Fazel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saïda Homayra Ghegediban</w:t>
+                <w:t xml:space="preserve">Mathieu Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-018-2474-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331713v1</w:t>
+                <w:t xml:space="preserve">hal-02176497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">A Rift Valley fever virus Gn ectodomain-based DNA vaccine induces a partial protection not improved by APC targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphany Chrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-018-0052-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176497v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rift Valley fever virus Gn ectodomain-based DNA vaccine induces a partial protection not improved by APC targeting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Lymphatic Transport and Lymph Node Location of Microspheres Subcutaneously Injected in the Vicinity of Tumors in a Rabbit Model of Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afchine Fazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barc</w:t>
+                <w:t xml:space="preserve">Saïda Homayra Ghegediban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-018-0052-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-018-2474-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629280v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Stanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Stanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida-Homayra Ghegediban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bédouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,412 +3675,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The respiratory DC/macrophage network at steady-state and upon influenza infection in the swine biomedical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Urien</w:t>
+                <w:t xml:space="preserve">P Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">E Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ezquerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.835 - 849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mi.2015.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179563v2</w:t>
+                <w:t xml:space="preserve">hal-03576019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction and modulation of the type I interferon pathway during the infection by the virus of the ovine catarrhal fever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (4), pp.178-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2015.0615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respiratory DC/macrophage network at steady-state and upon influenza infection in the swine biomedical model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Piton</w:t>
+                <w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ezquerra</w:t>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Urien</w:t>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (4), pp.835 - 849. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mi.2015.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576019v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Evolutionary Conservation of Dendritic Cell Subset Identity and Functions</w:t>
               </w:r>
@@ -4468,77 +4468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction and control of the type I interferon pathway by Bluetonguevirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,51 +4909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 182, pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS3 of Bluetongue Virus Interferes with the Induction of Type I Interferon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5517,1300 +5517,1288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The double-stranded RNA bluetongue virus induces type I interferon in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling features of the natural MHC class II peptidome of skin-migrated dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bourge</w:t>
+                <w:t xml:space="preserve">Laia Muixi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behzad Hemati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
+                <w:t xml:space="preserve">Javier A. Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Ballingall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.06716-11⟩</w:t>
+              <w:t xml:space="preserve">International Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.59 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intimm/dxr096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855568v1</w:t>
+                <w:t xml:space="preserve">hal-02646265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine recombinant adenovirus vector induces an immunogenicity-related gene expression profile in skin-migrated CD11b⁺ -type DCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coraline Bouet-Cararo</w:t>
+                <w:t xml:space="preserve">The double-stranded RNA bluetongue virus induces type I interferon in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (10), pp.5817-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.06716-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646750v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Model of VX2 Tumor Overexpressing Vascular Endothelial Growth Factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Namur</w:t>
+                <w:t xml:space="preserve">Sensing and control of Bluetongue virus infection in epithelial cells via RIG-I and MDA5 helicases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Doceul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00430-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651853v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing and control of Bluetongue virus infection in epithelial cells via RIG-I and MDA5 helicases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+                <w:t xml:space="preserve">Isotype modulates epitope specificity, affinity, and antiviral activities of anti-HIV-1 human broadly neutralizing 2F5 antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifeng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouceba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00430-12⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (31), pp.12680-12685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1200024109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807468v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotype modulates epitope specificity, affinity, and antiviral activities of anti-HIV-1 human broadly neutralizing 2F5 antibody</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouceba</w:t>
+                <w:t xml:space="preserve">Modified Model of VX2 Tumor Overexpressing Vascular Endothelial Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida-Homayra Ghegediban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bédouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1200024109⟩</w:t>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.809 - 817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537174v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling features of the natural MHC class II peptidome of skin-migrated dendritic cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier A. Collado</w:t>
+                <w:t xml:space="preserve">Modified Model of VX2 Tumor Overexpressing Vascular Endothelial Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida-Homayra Ghegediban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Alexandre</w:t>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Ballingall</w:t>
+                <w:t xml:space="preserve">Laurent Bedouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/intimm/dxr096⟩</w:t>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.809-817.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646265v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL6 and TNF expression in vessels and surrounding tissues after embolization with ibuprofen-loaded beads confirms diffusion of ibuprofen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canine recombinant adenovirus vector induces an immunogenicity-related gene expression profile in skin-migrated CD11b⁺ -type DCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin V. Verret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Wassef</w:t>
+                <w:t xml:space="preserve">Coraline Bouet-Cararo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000487v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of degradation on inflammatory profile of polyphosphazene coated PMMA and trisacryl gelatin microspheres in a sheep uterine artery embolization model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">The Double-Stranded RNA Bluetongue Virus Induces Type I Interferon in Plasmacytoid Dendritic Cells via a MYD88-Dependent TLR7/8-Independent Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (10), pp.5817-5828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.06716-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645209v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">IL6 and TNF expression in vessels and surrounding tissues after embolization with ibuprofen-loaded beads confirms diffusion of ibuprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Pelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.489-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191150v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Dendritic Cells Subpopulations in Skin and Afferent Lymph in the Swine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6832,1755 +6820,1767 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0016320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state pig dendritic cells migrating in skin draining pseudo-afferent lymph are semi-mature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+                <w:t xml:space="preserve">Influence of degradation on inflammatory profile of polyphosphazene coated PMMA and trisacryl gelatin microspheres in a sheep uterine artery embolization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida H. Ghegediban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2011.09.007⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.339 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644188v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XC chemokine receptor 1 is a conserved selective marker of mammalian cells homologous to mouse CD8alpha+ dendritic cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20100223⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493468v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From skin dendritic cells to a simplified classification of human and mouse dendritic cell subsets.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Steady state pig dendritic cells migrating in skin draining pseudo-afferent lymph are semi-mature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201040498⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144 (3-4), pp.430 - 436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583366v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics as a tool to reveal functional equivalences between human and mouse dendritic cell subsets.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baranek</w:t>
+                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502980v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of CD8α-like dendritic cells with a conserved functional specialization and a common molecular signature in distant mammalian species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canine adenoviruses elicit both humoral and cell-mediated immune responses against rabies following immunisation of sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bouet-Cararo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000824⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.11.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611156v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00546684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">From skin dendritic cells to a simplified classification of human and mouse dendritic cell subsets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Tamoutounour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8), pp.2089-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201040498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193783v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canine adenoviruses elicit both humoral and cell-mediated immune responses against rabies following immunisation of sheep.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+                <w:t xml:space="preserve">Comparative genomics as a tool to reveal functional equivalences between human and mouse dendritic cell subsets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Guibert</w:t>
+                <w:t xml:space="preserve">Thomas Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.11.068⟩</w:t>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (1), pp.177-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0105-2896.2009.00868.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00546684v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new subunit vaccine based on nucleoprotein nanoparticles confers partial clinical and virological protection in calves against bovine respiratory syncytial virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">The XC chemokine receptor 1 is a conserved selective marker of mammalian cells homologous to mouse CD8alpha+ dendritic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (6), pp.1283-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20100223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658778v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus targets conventional dendritic cells in skin lymph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existence of CD8α-like dendritic cells with a conserved functional specialization and a common molecular signature in distant mammalian species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00626-09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (6), pp.3313-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661143v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune status of bovine somatic clones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+                <w:t xml:space="preserve">A new subunit vaccine based on nucleoprotein nanoparticles confers partial clinical and virological protection in calves against bovine respiratory syncytial virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cloning and Stem Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/clo.2008.0080⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (21), pp.3722-3734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664605v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
+                <w:t xml:space="preserve">Bluetongue virus targets conventional dendritic cells in skin lymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (17), pp.8789-8799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00626-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193693v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus: virology, pathogenesis and immunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
+                <w:t xml:space="preserve">The immune status of bovine somatic clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008023⟩</w:t>
+              <w:t xml:space="preserve">Cloning and Stem Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/clo.2008.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902945v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effect of ibuprofen-loaded embolization beads in sheep uterus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Velzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8589,1589 +8589,1577 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (1), pp.63-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.b.30988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell dynamics and immune response to BLV infection: a unifying model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Burteau</w:t>
+                <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin lymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (9), pp.5963-5972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.9.5963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664896v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant rotavirus inner core proteins produced in the milk of transgenic rabbits confer a high level of protection after intrarectal delivery.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Bluetongue virus: virology, pathogenesis and immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.06.011⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (5), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00815843v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of particle-based DNA delivery for vaccination of sheep against FMDV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Torché</w:t>
+                <w:t xml:space="preserve">Cell dynamics and immune response to BLV infection: a unifying model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becca Asquith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boxus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Burteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.1520-1531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658133v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotavirus anti-VP6 secretory immunoglobulin a contributes to protection via intracellular neutralization but not via immune exclusion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Recombinant rotavirus inner core proteins produced in the milk of transgenic rabbits confer a high level of protection after intrarectal delivery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00927-06⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 ((34)), pp.6373-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667682v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spleen-Dependent Turnover of CD11b Peripheral Blood B Lymphocytes in Bovine Leukemia Virus-Infected Sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Jean</w:t>
+                <w:t xml:space="preserve">Rotavirus anti-VP6 secretory immunoglobulin a contributes to protection via intracellular neutralization but not via immune exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Corthésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Benureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 80 (24), pp.11998-12008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01447-06⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 80 (21), pp.10692-10699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00927-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660977v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical duct cannulation in sheep for collection of afferent lymph dendritic cells from head tissues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficacy of particle-based DNA delivery for vaccination of sheep against FMDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Torché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2006.147⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (49-50), pp.7204-7213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662326v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectal immunization with rotavirus virus-like particles induces systemic and mucosal humoral immune responses and protects mice against rotavirus infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pillot</w:t>
+                <w:t xml:space="preserve">Spleen-Dependent Turnover of CD11b Peripheral Blood B Lymphocytes in Bovine Leukemia Virus-Infected Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becca Asquith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 80 (4), pp.1752-1761. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.80.4.1752-1761.2006⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 80 (24), pp.11998-12008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01447-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666214v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral blood B-cell death compensates for excessive proliferation in lymphoid tissues and maintains homeostasis in bovine leukemia virus-infected sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cervical duct cannulation in sheep for collection of afferent lymph dendritic cells from head tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01022-06⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.874-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2006.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661612v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
+                <w:t xml:space="preserve">Rectal immunization with rotavirus virus-like particles induces systemic and mucosal humoral immune responses and protects mice against rotavirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.0605288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (4), pp.1752-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.80.4.1752-1761.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666924v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Gerard</w:t>
+                <w:t xml:space="preserve">Peripheral blood B-cell death compensates for excessive proliferation in lymphoid tissues and maintains homeostasis in bovine leukemia virus-infected sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becca Asquith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Sanchez-Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2005.06.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (19), pp.9710-9719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01022-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678810v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of two vaccinating recombinant rotavirus proteins in the milk of transgenic rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruxandra Cohen</w:t>
+                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of Salmonella from tissue to draining lymph node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-005-1771-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.268-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0605288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681805v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10186,3350 +10174,3630 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 158 (4), pp.339-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VP6 protein of rotavirus interacts with a large fraction of human naive B cells via surface immunoglobulins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Servant-Delmas</w:t>
+                <w:t xml:space="preserve">Probing leukocyte traffic in lymph from oro-nasal mucosae by cervical catheterization in a sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.78.22.12489–12496.2004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 305 (2), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2005.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672546v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment for a CD26(hi) SIRP- subset in lymph dendritic cells from the upper aero-digestive tract</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mégret</w:t>
+                <w:t xml:space="preserve">Production of two vaccinating recombinant rotavirus proteins in the milk of transgenic rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.0404223⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (6), pp.833-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-005-1771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683232v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Protection Induced by the Inner Capsid Proteins of Rotavirus Requires Transcytosis of Mucosal Immunoglobulins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The VP6 protein of rotavirus interacts with a large fraction of human naive B cells via surface immunoglobulins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garbarg-Chenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Deist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Servant-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 76 (16), pp.8110-8117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.76.16.8110-8117.2002⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 78 (22), pp.12489-12496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.78.22.12489–12496.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915163v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Leukemia Virus-Induced Lymphocytosis and Increased Cell Survival Mainly Involve the CD11b+B-Lymphocyte Subset in Sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lévy</w:t>
+                <w:t xml:space="preserve">Enrichment for a CD26(hi) SIRP- subset in lymph dendritic cells from the upper aero-digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.72.5.4413-4420.1998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (3), pp.553-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0404223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915162v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-1-Like cells exist in sheep. Characterization of their phenotype and behaviour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterologous Protection Induced by the Inner Capsid Proteins of Rotavirus Requires Transcytosis of Mucosal Immunoglobulins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Benureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (16), pp.8110-8117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.76.16.8110-8117.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692270v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-and Three-dimensional Cell Structures Govern Epidermal Growth Factor Survival Function in Human Bladder Carcinoma Cell Lines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Bovine Leukemia Virus-Induced Lymphocytosis and Increased Cell Survival Mainly Involve the CD11b+B-Lymphocyte Subset in Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Berthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (5), pp.4413-4420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.72.5.4413-4420.1998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698874v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine leukaemia virus-induced lymphocytosis in sheep is associated with reduction of spontaneous B cell apoptosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Laine</w:t>
+                <w:t xml:space="preserve">B-1-Like cells exist in sheep. Characterization of their phenotype and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Berthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95 (2), pp.178-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915161v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serologic evidence for bovine immunodeficiency virus infection in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Two-and Three-dimensional Cell Structures Govern Epidermal Growth Factor Survival Function in Human Bladder Carcinoma Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Féménia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Berthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Manet</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 48, pp.165-173</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 57, pp.3360-3364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687646v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Bovine leukaemia virus-induced lymphocytosis in sheep is associated with reduction of spontaneous B cell apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78 (1), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-78-1-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915150v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for transcriptional control of human mdr1 gene expression by verapamil in multidrug-resistant leukemic cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serologic evidence for bovine immunodeficiency virus infection in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I Cornil-Scharwtz</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Berthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 47 (1), pp.51-6</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 48, pp.165-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915147v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathobiology of bovine leukemia virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danielle Levy</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brownlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 25 (6), pp.521-536</w:t>
+              <w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715232v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo leukocyte tropism of bovine leukemia virus in sheep and cattle</w:t>
+                <w:t xml:space="preserve">Evidence for transcriptional control of human mdr1 gene expression by verapamil in multidrug-resistant leukemic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Berthelemy</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cornil-Scharwtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 68 (7), pp.4589-4596</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 47 (1), pp.51-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711307v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo infection of sheep by bovine leukemia virus mutants.</w:t>
+                <w:t xml:space="preserve">Pathobiology of bovine leukemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Levy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25 (6), pp.521-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915145v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-6 undergoes transition from paracrine growth inhibitor to autocrine stimulator during human melanoma progression.</w:t>
+                <w:t xml:space="preserve">In vivo leukocyte tropism of bovine leukemia virus in sheep and cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Berthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 68 (7), pp.4589-4596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905036v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha-ras induction of the invasive phenotype results in up-regulation of epidermal growth factor receptors and altered responsiveness to epidermal growth factor in human papillary transitional cell carcinoma cells.</w:t>
+                <w:t xml:space="preserve">Interleukin-6 undergoes transition from paracrine growth inhibitor to autocrine stimulator during human melanoma progression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerbel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 120 (5), pp.1281-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.120.5.1281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905039v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of orthotopic transplantation procedures in assessing the effects of transfected genes on human tumor growth and metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo infection of sheep by bovine leukemia virus mutants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kerbel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kettmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Portetelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer and Metastasis Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00050792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 67 (7), pp.4078-4085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.67.7.4078-4085.1993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02904876v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Metastatic dissemination of cancer cells].</w:t>
+                <w:t xml:space="preserve">Ha-ras induction of the invasive phenotype results in up-regulation of epidermal growth factor receptors and altered responsiveness to epidermal growth factor in human papillary transitional cell carcinoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Theodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 39 (4), pp.300-7</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 51 (16), pp.4486-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915132v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast cell interactions with human melanoma cells affect tumor cell growth as a function of tumor progression.</w:t>
+                <w:t xml:space="preserve">[Metastatic dissemination of cancer cells].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Theodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 39 (4), pp.300-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915134v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of metastatically competent cells in primary murine breast neoplasms is necessary for distant metastatic spread</w:t>
+                <w:t xml:space="preserve">Fibroblast cell interactions with human melanoma cells affect tumor cell growth as a function of tumor progression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Theodorescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Sheehan</w:t>
+                <w:t xml:space="preserve">S. Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Man</w:t>
+                <w:t xml:space="preserve">M. Herlyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.2910470121⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 88 (14), pp.6028-6032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.88.14.6028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915143v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor cell surface beta 1-4-linked galactose binds to lectin(s) on microvascular endothelial cells and contributes to organ colonization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of orthotopic transplantation procedures in assessing the effects of transfected genes on human tumor growth and metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Dennis</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Theodorescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.111.2.773⟩</w:t>
+              <w:t xml:space="preserve">Cancer and Metastasis Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10 (3), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00050792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915125v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of normal and mutated forms of HRAS induces orthotopic bladder invasion in a human transitional cell carcinoma.</w:t>
+                <w:t xml:space="preserve">Dominance of metastatically competent cells in primary murine breast neoplasms is necessary for distant metastatic spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Theodorescu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.87.22.9047⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 47 (1), pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.2910470121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915138v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Tumorigenicity, Melanogenesis, and Metastases of a Human Malignant Melanoma After Subdermal Implantation in Nude Mice</w:t>
+                <w:t xml:space="preserve">Tumor cell surface beta 1-4-linked galactose binds to lectin(s) on microvascular endothelial cells and contributes to organ colonization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Man</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kerbel</w:t>
+                <w:t xml:space="preserve">J Dennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnci/81.12.938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 111 (2), pp.773-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.111.2.773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02915122v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo inhibition of bovine leukemia virus (BLV) expression.</w:t>
+                <w:t xml:space="preserve">Overexpression of normal and mutated forms of HRAS induces orthotopic bladder invasion in a human transitional cell carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Levy</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 87 (22), pp.9047-9051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.87.22.9047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915119v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the evolutionary growth of tumors revealed by Southern gel analysis of tumors genetically tagged with plasmid or proviral DNA insertions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kerbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 94 ( Pt 3), pp.381-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-B cell cooperation for bovine leukemia virus expression in ovine lymphocytes.</w:t>
+                <w:t xml:space="preserve">In vivo inhibition of bovine leukemia virus (BLV) expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 2 (5), pp.313-7</w:t>
+              <w:t xml:space="preserve">, 1989, 3 (2), pp.159-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915116v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉCANISME DE L'EXPRESSION DU VIRUS LEUCÉMOGÈNE BOVIN DANS LES LYMPHOCYTES DE MOUTONS EXPÉRIMENTALEMENT INFECTÉS</w:t>
+                <w:t xml:space="preserve">Enhanced Tumorigenicity, Melanogenesis, and Metastases of a Human Malignant Melanoma After Subdermal Implantation in Nude Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D Lévy</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 81 (12), pp.938-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/81.12.938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00901795v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T-B cell cooperation for bovine leukemia virus expression in ovine lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Laurent Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 2 (5), pp.313-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉCANISME DE L'EXPRESSION DU VIRUS LEUCÉMOGÈNE BOVIN DANS LES LYMPHOCYTES DE MOUTONS EXPÉRIMENTALEMENT INFECTÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Laurent Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 19 (1), pp.73-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00901795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antimetastatic effect of immunomodulators from Nocardia opaca in mice and rats activation of peritoneal macrophages by these fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Barot-Ciorbaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 25 (2), pp.111-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00199950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13539,721 +13807,721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA priming and MLV boosting against PRRSV improves the immunogenicity over a single dose of MLV in the presence of maternal antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphany Chrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katta Kirankumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès du CIVVet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05465984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the early immune parameters of lung transplantation in the pig model by treating both donors and recipients with corticosteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heart and Lung Transplantation meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the innate immune response of lung graft by preconditioning the donor with corticosteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Chirurgie Thoracique et vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the early immune parameters of lung transplantation in the pig model by conditioning donors with corticosteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kieran Meade, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the early immune parameters of lung transplantation in the pig model by conditioning donors with corticosteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the early immune parameters of lung transplantation in the pig model by treating both donors and recipients with corticosteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the pig model in deciphering and controling immunity of solid organ transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Immunological Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell type- and time-dependent biological responses in ex vivo perfused lung grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14285,73 +14553,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InternationLungTransplantation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell type- and time-dependent biological responses in whole human lung model to study SARS-Cov-2 infection ex vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14367,700 +14635,700 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Single cell sequencing technologies and the immune response across species,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Pirbright, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of innate allogeneic responses in a model of lung transplantation in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Society for Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig lung macrophage and dendritic cell subset complexity revealed by multiparametric flow cytometry and single-cell RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Belgrade (Fully online event), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-circulation approach for tuning the initial dialogue between recipient leukocytes and donor lung graft cells in the pig preclinical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA vaccines to increase T cell response breadth in pigs against the PRRSV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mononuclear phagocytes of the skin upon DNA vaccination in the pig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd congress of the French association for cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approaches to livestock production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cagla Yuksel Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses towards using antigen DC-targeting in vaccines for domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunologie des Animaux Domestiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transcriptome profiles from endometrial caruncles and peripheral blood mononuclear cells reveal common and tissue-specific biological processes regulated at implantation in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15069,1067 +15337,1067 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of large mammals models in immunology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806704v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of large mammals models in immunology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">4th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744698v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate immune response to bluetongue virus in sheep dendritic cells for the control of viral pathogenesis and immunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of Veterinary Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The double-stranded RNA Bluetongue virus induces type I IFN in plasmacytoid dendritic cells via a MYD88-dependent TLR7/8-independent signaling pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIZONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacities of migrating CD1B+ lymph dendritic cells to present Salmonella antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacities of migrating CD1b+ lymph dendritic cells to present Salmonella antigens to naive T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolically biotinylated adenovirus for ovine dendritic cell targeting and ligand screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Suleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Partial Protection in Calves Against Respiratory Syncytial Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Veterinary Immunology Workshop EVIW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new vaccines for domestic animals: a conventional skin lymph ovine DC subset shares functional and transcriptomic properties with the cross-priming CD8alpha murine DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16151,624 +16419,624 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle stratégie vaccinale contre le virus respiratoire syncytial, basée sur des assemblages nanoparticulaires de la protéine de nucléocapside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmacytoid dendritic cells migrate in afferent skin and oro-nasal lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société Française d'Immunologie et Club Francophone des Cellules Dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Protection Against Respiratory Syncytial Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Club de Vaccinologie de la Société Française d'Immunologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation dans l'espèce cible d'une nouvelle stratégie vaccinale contre le virus respiratoire syncytial bovin, basée sur des assemblages nanoparticulaires de la protéine de nucléocapside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16813,87 +17081,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic cell tropism of Attenuated Blue Tongue Virus (BTV serotype 2) in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16901,1026 +17169,1030 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I interferon producing cells (ipc) can gain lymph nodes via the afferent lymphatic route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmacytoid DC migrate in afferent lymph Club Francophone des cellules dendritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française d'Immunologie (SFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of APC migration from tissue to lymph nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Congress of Immunology ECI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of somatic cloning on the immune response in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Servely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Interferon (IFN) producing cells can reach lymph node via afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afferent lymph leukocytes, key travellers in immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pasteur-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Congress on Developmental Origins of Health &amp; Disease (DOHDaD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758722v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux cellules en migration dans la lymphe drainant les muqueuses oro-nasales : intérêt pour la vaccination et la tolérance immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17935,557 +18207,553 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory monocytes and granulocytes are major lymphatic carriers of particulate antigens from oro-nasal mucosae to draining lymph node</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Servely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Boston, United States. n.p</w:t>
+              <w:t xml:space="preserve">3. International Congress on Developmental Origins of Health &amp; Disease (DOHDaD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825477v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-based DNA vaccination against Foot-and-Mouth disease is efficient in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Torché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau français d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time probing of dendritic cell migration from the oro-nasal mucosae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Quebec city, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic and mucosal exposures to salmonella in sheep trigger the local traffic of dendritic cells in lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Quebec city, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRP- DC in oro-nasal pseudo afferent lymph: potential role in tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18500,176 +18768,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du club francophone des cellules dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic vaccination against foot and mouth disease in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Torché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haru Takamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Quebec city, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18679,1064 +18947,1064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Platform for animal experimentation to study veterinary and emerging diseases and to develop new vaccine against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity of DNA vaccines delivered by patches and electroporation in pig skin</w:t>
+                <w:t xml:space="preserve">A prime with naked DNA improves the immune responses induced by a modified live vaccine against Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Mccaffrey</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737267v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Platform for animal experimentation on infectious diseases, to study animal and emerging diseases and the immune response to vaccination against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Biofit 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Lille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prime with naked DNA improves the immune responses induced by a modified live vaccine against Porcine Reproductive and Respiratory Syndrome Virus</w:t>
+                <w:t xml:space="preserve">Immunogenicity of DNA vaccines delivered by patches and electroporation in pig skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Bordet</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738437v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European platform for animal experimentation on infectious diseases, to study animal and emerging diseases and the immune response to vaccination against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Vaccine Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a universal definition of the dendritic cell subsets using comparative transcriptomics across warm blooded vertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conventional dendrtitic cells are present in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, DC 2014</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. 2014, DC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740998v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional dendrtitic cells are present in the chicken</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a universal definition of the dendritic cell subsets using comparative transcriptomics across warm blooded vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. 2014, DC 2014</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, DC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739720v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs précoces de la gestation chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19745,137 +20013,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their response to influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19883,512 +20151,512 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Glasgow, Scotland, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Immunology, 137 (Suppl. 1), 812 p., 2012, Abstracts of the European Congress of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in the lung tissue susceptibility to Respiratory Syncytial Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Djavidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des récepteurs PAR et TLR pulmonaires dans les réponses néonatales aux infections virales respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Djavidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit-Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque DOC’J 2010 "La biologie et les sciences qui gravitent autour d'elle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Jouy-en-Josas, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs non-invasifs de gestation précoce chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional dendritic cells disseminate the bluetongue hemorrhagic fever virus via skin lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20396,1080 +20664,1080 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haru-Hisa Takamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keystone symposium on Dendritic Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Banff, United States. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response induced in T cells by migrating lymph denditric cells is modulated by pathogens independently of denditric cell origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new subunit vaccine based on nucleocapsid protein nanoparticles confers partial protection in calves against respiratory syncytial virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Vaccine Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Boston, United States. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretory IgA directed to the inner core rotavirus VP6 protein contributes to protection via intracellular neutralization but not via immune exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Corthésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Benureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Parez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Keystone Symposium on Viral Immunity: From Basic Mechanisms to Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Keystone, United States. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B cell trafficking in Bovine Leukemia Virus infected sheep</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">VLP administered via the rectal route are immunogenic and induce protection against rotavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Parez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Sanchez-Alcaraz</w:t>
+                <w:t xml:space="preserve">Matthieu Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual Meeting on Retroviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Cold Spring Harbor, United States. 1 p., 2005</w:t>
+              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Boston, United States. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833205v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLP administered via the rectal route are immunogenic and induce protection against rotavirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pillot</w:t>
+                <w:t xml:space="preserve">B cell trafficking in Bovine Leukemia Virus infected sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becca Asquith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Sanchez-Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the Society for Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Boston, United States. 1 p., 2005</w:t>
+              <w:t xml:space="preserve">30. Annual Meeting on Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cold Spring Harbor, United States. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832487v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time probing of migratory lymphatic dendritic cells reveals samplings of particulates via head mucosal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « oral tolerance/mechanisms and applications »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New York, United States. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Society for Immunology (SFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Strasbourg, France. 2002, Annual Meeting of the French Society for Immunology (SFI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the antigen presenting capacities of naturally migrated monocytes in sheep afferent lymph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress of the Society for Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Orlando, United States. 2002, 1th international Congress of Mucosal Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21479,169 +21747,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Lung Grafts to Warm Ischemia: Assessment by Ex Vivo Perfusion using Functional and Molecular Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Premachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV2 infection in whole lung primarily targets macrophages that display subset-specific responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21693,65 +21961,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId604"/>
+      <w:footerReference w:type="default" r:id="rId607"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21898,51 +22166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Vu Manh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05322-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1142228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stubsrud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jakob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060551" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;douet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afchine Fazel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Namur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Homayra Ghegediban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2474-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0052-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida-Homayra Ghegediban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Namur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sebo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Osicka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.06.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0615" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01170364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hosmalin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00260" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Myster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Palmeira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouillenne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Depauw" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03634-14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet Cararo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Caruso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111605" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190014v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chauveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190012v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083683" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. James Maclachlana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henderson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.09.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Ovchinnikova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. J. Ketelhuth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12127" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu Ruscanu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Bourge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00631-13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00678-13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855568v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Hemati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06716-11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet-Cararo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052513" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.02.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807468v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Adam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00430-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Yu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200024109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Muixi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Collado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ballingall" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxr096" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pelage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Wassef" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.02.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H96T8M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida H. Ghegediban" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.09.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8DT1HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650973v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016320" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2011.09.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1PQ23Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Crozat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100223" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guilliams" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ardouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040498" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2009.00868.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00546684v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guibert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.11.068" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFZX8RM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658778v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.008" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru-Hisa Takamatsu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00626-09" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2008.0080" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902945v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Velzenberger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30988" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZRNDHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664896v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boxus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burteau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niborski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Torch&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.06.048" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W85B5ZS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Corth&#233;sy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Perrier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00927-06" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660977v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debacq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01447-06" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.4.1752-1761.2006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661612v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanchez-Alcaraz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01022-06" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Cohen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-1771-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672546v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garbarg-Chenon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Deist" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Servant-Delmas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.22.12489&#8211;12496.2004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915163v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Greenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hendrickson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.16.8110-8117.2002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berthelemy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.5.4413-4420.1998" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692270v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698874v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dangles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915161v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chevallier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belloc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Rhun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-78-1-153" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915150v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brownlie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915147v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrandis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornil-Scharwtz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715232v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Levy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711307v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bensaid" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915145v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willems" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kettmann" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dequiedt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.67.7.4078-4085.1993" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905036v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerbel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.120.5.1281" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905039v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Theodorescu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sheehan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Man" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904876v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Theodorescu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00050792" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PPJQ0F00-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poupon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915134v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cornil" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theodorescu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Man" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlyn" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.14.6028" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915143v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sheehan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910470121" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915125v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dennis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.111.2.773" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915138v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.22.9047" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915122v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/81.12.938" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FD1E66A01F87FEDE7BB3B9C2BBC0A050E32CDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915119v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915123v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Korczak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915116v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Laurent Parodi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901795v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;vy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915107v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barot-Ciorbaru" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cornil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grand-Perret" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Poupon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00199950" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-R23723J3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05465984v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Kirankumar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215019v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Sage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215121v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214966v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215131v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215126v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344093v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344085v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344055v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344043v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344029v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344039v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Estephan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344014v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344010v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744698v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805249v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803382v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745357v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748215v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409475v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824159v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulestin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751719v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815443v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Petit Camurdan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Roux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815657v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823927v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821532v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755532v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Breard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753218v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755984v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812599v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758722v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nolent" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832501v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stirling" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831911v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barnett" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru Takamatsu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737681v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Valarcher" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785306v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Valarcher" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733634v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823259v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822893v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814588v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818104v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813759v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corth&#233;sy" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Benureau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833205v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832487v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamed" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Vu Manh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05322-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1142228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stubsrud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jakob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060551" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tenbusch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Mccaffrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Donadei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.06.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0052-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;douet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afchine Fazel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Namur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Homayra Ghegediban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2474-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida-Homayra Ghegediban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Namur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sebo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Osicka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.06.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maisonnasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouguyon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezquerra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2015.105" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0615" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01170364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hosmalin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00260" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Myster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Palmeira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouillenne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Depauw" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03634-14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet Cararo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Caruso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111605" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190014v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chauveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190012v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083683" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. James Maclachlana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Henderson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.09.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Ovchinnikova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. J. Ketelhuth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12127" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu Ruscanu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Bourge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00631-13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00678-13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Muixi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Collado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ballingall" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxr096" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Hemati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06716-11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807468v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Adam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00430-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Yu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200024109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.02.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625817v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedouet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646750v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet-Cararo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052513" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625827v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Verret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pelage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Wassef" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1H96T8M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016320" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida H. Ghegediban" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.09.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8DT1HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644188v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2011.09.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1PQ23Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00546684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jallet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guibert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.11.068" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFZX8RM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583366v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guilliams" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Tamoutounour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ardouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040498" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502980v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Crozat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2009.00868.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493468v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100223" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661143v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru-Hisa Takamatsu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00626-09" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2008.0080" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Velzenberger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30988" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZRNDHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664896v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boxus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burteau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667682v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Corth&#233;sy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benureau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Perrier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00927-06" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658133v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niborski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lane" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Torch&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.06.048" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W85B5ZS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660977v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debacq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01447-06" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2006.147" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666214v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.4.1752-1761.2006" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661612v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanchez-Alcaraz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01022-06" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674115v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678810v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourgeois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gerard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2005.06.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BPMXZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681805v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Cohen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-1771-0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672546v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garbarg-Chenon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Deist" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Servant-Delmas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.22.12489&#8211;12496.2004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683232v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cordier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;gret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0404223" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915163v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Greenberg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hendrickson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.16.8110-8117.2002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915162v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berthelemy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.5.4413-4420.1998" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698874v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dangles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915161v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chevallier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belloc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Rhun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-78-1-153" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687646v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915150v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brownlie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915147v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrandis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornil-Scharwtz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715232v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Levy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711307v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bensaid" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905036v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerbel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.120.5.1281" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915145v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willems" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kettmann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dequiedt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.67.7.4078-4085.1993" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905039v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Theodorescu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cornil" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sheehan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Man" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915132v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poupon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915134v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cornil" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theodorescu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Man" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herlyn" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.14.6028" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904876v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Theodorescu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00050792" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PPJQ0F00-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915143v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sheehan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.2910470121" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915125v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dennis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.111.2.773" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915138v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.22.9047" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915123v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Korczak" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915119v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915122v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/81.12.938" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FD1E66A01F87FEDE7BB3B9C2BBC0A050E32CDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915116v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Laurent Parodi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901795v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;vy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915107v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barot-Ciorbaru" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cornil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grand-Perret" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Poupon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00199950" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-R23723J3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05465984v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Kirankumar" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215019v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Sage" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215121v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214966v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215131v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215126v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344093v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344085v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344055v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344043v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344029v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344039v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Estephan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344014v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344010v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734868v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Yuksel Kaya" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343995v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744698v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805249v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803382v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745357v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748215v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409475v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824159v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulestin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751719v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815443v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Petit Camurdan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Roux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815657v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823927v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821532v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755532v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Breard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812221v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753218v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755984v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812599v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825477v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827979v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758722v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nolent" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832501v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stirling" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826601v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829232v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826294v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831911v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barnett" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru Takamatsu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737681v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Valarcher" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738437v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakob" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785306v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Valarcher" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737267v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccaffrey" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733634v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823259v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822893v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814588v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818104v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813759v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corth&#233;sy" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Benureau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832487v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamed" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833205v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825434v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606641v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601282v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>