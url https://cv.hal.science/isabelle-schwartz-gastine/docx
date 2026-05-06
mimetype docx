--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -999,702 +999,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coriolanus in France from 1933 to 1977 : Two Extreme Interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dirk Delabastita; Jozef De Vos; Paul Franssen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare and European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Delaware University Press, pp.124-142, 2008, 978-1611490763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliet, Ophelia, Portia et les autres… quelques héroïnes shakespeariennes à la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armel Dubois-Nayt; Pascal Caillet; Jean-Claude Mailhol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture et les femmes en Grande-Bretagne (1560-1640) : le mythe et la plume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Presses Universitaires de Valenciennes, pp.201-222, 2008, (Lez Valenciennes), 978-2-905725-46-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes romaines à la scène : incarnation des valeurs antiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Hillman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coriolan de William Shakespeare. Langages, interprétations, politique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.247-269, 2007, 978-2-86906-228-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.2855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emergence of the Character and Personality through the Actor on Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Blanc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selfhood on the English Stage in the XVIth and XVIIth Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin-Lyon 3, pp.141-158, 2007, 978-2-916377-58-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard II revu et corrigé par Ariane Mnouchkine : retour sur une transposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Drouet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise(s) en scène, mise(s) en perspective de King Richard II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.55-67, 2007, (Le Spectaculaire), 978-2-7535-0372-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.1315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You were used/To say extremities was the trier of spirits » : Les extrémités de l’interprétation scénique, de la Comédie Française (1933-1934) au Festival d’Avignon (1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Lemonnier-Texier; Guillaume Winter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Coriolan de William Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.139-152, 2006, (Didact Anglais), 9782753503304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.139-152, 2006, (Didact Anglais), 9782753503304</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Songe d’une Nuit d’Eté : une troupe emblématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Mervant-Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du théâtre amateur, approche historique et anthropologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.32-45, 2004, (Arts du spectacle. Spectacles, histoire, société), 2-271-06182-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.32-45, 2004, (Arts du spectacle. Spectacles, histoire, société), 2-271-06182-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rude Mechanicals : des artisans pas si frustes qu’on le croit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Gheeraert-Graffeuille; Nathalie Vienne-Guerrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du "Songe d'une nuit d'été" de William Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 328, Presses Universitaires de Rouen, pp.185-198, 2003, (Publications de l'Université de Rouen), 9782877753388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare on the French Stage: a Historical Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel-Luis Pujante; Ton Hoenselaars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Four Hundred Years of Shakespeare in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Delaware Press, pp.223-240, 2003, 0-87413-812-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109835v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02109808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Get Thee to a Stage: Sarah Bernhardt’s Shakespearean Success</w:t>
               </w:r>
@@ -3977,477 +3977,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les implications du travestissement dans I Capuleti e i Montecchi de Vincenzo Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Opéra et société dans le monde anglo-saxon, II (3), pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.2959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shakespeare revisité, entre fidélité et parodie : de La Nuit des Rois à Shake de Dan Jemmett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rewriting (I), II (5), pp.74-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lisa.2905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Mégère à l’américaine : la mise en scène d’Augustin Daly au Théâtre du Vaudeville en 1888</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La Comédie shakespearienne de la Fête Impériale à la Belle Époque, 217, pp.31-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe de Vénus &amp; Adonis à l’épreuve de la tradition iconographique aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (214), pp.99-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.021.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.021.0099⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure pour mesure selon Stéphane Braunschweig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (58), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7227/CE.58.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of some Shakespearean Renderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British and American Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 6, pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109481v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02109483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corridor de la mort dans Mesure pour mesure</w:t>
               </w:r>
@@ -4880,51 +4880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E487BB2"/>
+    <w:nsid w:val="2CF3EDF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5111,51 +5111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-schwartz-gastine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035808446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Chatterjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sec.1.05sch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316137062.140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Lichterfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3807" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.SpIss12.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2905" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2959" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.021.0099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.58.1.5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Aslan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rankl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-schwartz-gastine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035808446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Chatterjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sec.1.05sch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316137062.140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Lichterfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.3807" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.SpIss12.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2959" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2905" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.021.0099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.58.1.5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Aslan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rankl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>