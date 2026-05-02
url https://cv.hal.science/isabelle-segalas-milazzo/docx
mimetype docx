--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -4882,73 +4882,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Peptide Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Peptides 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.866-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013628v1</w:t>
+                <w:t xml:space="preserve">hal-00013606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional structure of a thermolysin-linearized microcin J25: Evidence for an essential role of the 11-16 loop in microcin J25 structure and antimicrobial activity</w:t>
               </w:r>
@@ -5007,73 +5007,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.866-867</w:t>
+              <w:t xml:space="preserve">27th European Peptide Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013606v1</w:t>
+                <w:t xml:space="preserve">hal-00013628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-Based solution structure of the 14-residue peptaibol, harzianin HC IX</w:t>
               </w:r>
@@ -5456,176 +5456,176 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in structural characterization of turns in peptides: in silico determination of new NMR discriminatory parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of beta-turns by ECD spectroscopy. A coupled molecular dynamics and TD-DFT computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bonvicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Conference on Chiroptical Spectroscopy - CD 2019 (17, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542528v1</w:t>
+                <w:t xml:space="preserve">hal-02542310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of turns in proteins and peptides: new NMR discriminatory parameters by molecular modelling</w:t>
+                <w:t xml:space="preserve">New insights in structural characterization of turns in peptides: in silico determination of new NMR discriminatory parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
@@ -5660,198 +5660,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 21, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542520v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of beta-turns by ECD spectroscopy. A coupled molecular dynamics and TD-DFT computational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterization of turns in proteins and peptides: new NMR discriminatory parameters by molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Chiroptical Spectroscopy - CD 2019 (17, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 21, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542310v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative structural analyses of urotensinergic peptides by CD spectroscopy, solution NMR and molecular modelling</w:t>
               </w:r>
@@ -8413,51 +8413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Feuillette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01294-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Migliore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonvicini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05776E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crahes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8904_2015_499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Calbrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12808" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSTV6RX0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do-Rego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300507d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Le Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo-Segalas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900291j" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guti&#233;rrez-Pascual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Fuentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pineda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.053751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pfeiffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2007.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWNH1J6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.02.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XZ0JQ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-008-9081-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H3DLMJK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.06.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN67N6G5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Kozin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey K Mazur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cheminant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504454200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00820020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davoust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060190b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFLZP1NZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-0013-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTB313K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1D79MHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2004.04.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L94HGLS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P&#233;duzzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02090.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najjar Riham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taddese" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arrichiello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Koroney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segalas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prigent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoust" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebuffat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peduzzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542310v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burnacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilen Joubert Jane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Perzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Najjar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eileen Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345192v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arrichiello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543925v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nosjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audinot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boularan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385095-9.00122-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Feuillette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01294-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Migliore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonvicini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05776E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crahes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8904_2015_499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Calbrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12808" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSTV6RX0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do-Rego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300507d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Le Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo-Segalas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900291j" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guti&#233;rrez-Pascual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Fuentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pineda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.053751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pfeiffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2007.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWNH1J6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.02.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XZ0JQ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-008-9081-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H3DLMJK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.06.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN67N6G5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Kozin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey K Mazur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cheminant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504454200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00820020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davoust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060190b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFLZP1NZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-0013-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTB313K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1D79MHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2004.04.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L94HGLS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P&#233;duzzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02090.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najjar Riham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taddese" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arrichiello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Koroney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segalas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prigent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoust" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebuffat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peduzzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burnacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilen Joubert Jane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Perzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Najjar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eileen Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345192v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arrichiello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543925v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nosjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audinot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boularan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385095-9.00122-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>