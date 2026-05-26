--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1196,286 +1196,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of the region 51-160 of human KIN17 reveals an atypical winged helix domain</w:t>
+                <w:t xml:space="preserve">Molecular and conformational determinants of pituitary adenylate cyclase-activating polypeptide (PACAP) for activation of the PAC1 receptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Carlier</w:t>
+                <w:t xml:space="preserve">Steve Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Couprie</w:t>
+                <w:t xml:space="preserve">David Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Le Maire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Milazzo-Segalas</w:t>
+                <w:t xml:space="preserve">Alain Couvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (10), pp.3308-3316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm900291j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425483v1</w:t>
+                <w:t xml:space="preserve">pasteur-00819957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and conformational determinants of pituitary adenylate cyclase-activating polypeptide (PACAP) for activation of the PAC1 receptor.</w:t>
+                <w:t xml:space="preserve">Solution structure of the region 51-160 of human KIN17 reveals an atypical winged helix domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Bourgault</w:t>
+                <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+                <w:t xml:space="preserve">Joël Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Couvineau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milazzo-Segalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (12), pp.2750 - 2755</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00819957v1</w:t>
+                <w:t xml:space="preserve">hal-00425483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo and in Vitro Structure-Activity Relationships and Structural Conformation of Kisspeptin-10-Related Peptides</w:t>
               </w:r>
@@ -1887,103 +1887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and structural analysis of truncated analogs of PACAP27.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (1-3), pp.260-269. </w:t>
@@ -2027,307 +2027,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00819989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and functions of the novel hypothalamic RFamide neuropeptides R-RFa and 26RFa in vertebrates</w:t>
+                <w:t xml:space="preserve">Structural changes of region 1-16 of the Alzheimer disease amyloid beta-peptide upon zinc binding and in vitro aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chartrel</w:t>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Bruzzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Sergey A Kozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tollemer</w:t>
+                <w:t xml:space="preserve">Alexey K Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Anouar</w:t>
+                <w:t xml:space="preserve">Alain Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2005.06.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (4), pp.2151-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M504454200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960808v1</w:t>
+                <w:t xml:space="preserve">hal-00145835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes of region 1-16 of the Alzheimer disease amyloid beta-peptide upon zinc binding and in vitro aging.</w:t>
+                <w:t xml:space="preserve">Structure and functions of the novel hypothalamic RFamide neuropeptides R-RFa and 26RFa in vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Zirah</w:t>
+                <w:t xml:space="preserve">Nicolas Chartrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey A Kozin</w:t>
+                <w:t xml:space="preserve">Federica Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey K Mazur</w:t>
+                <w:t xml:space="preserve">Hélène Tollemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cheminant</w:t>
+                <w:t xml:space="preserve">Youssef Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (5), pp.1110-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2005.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M504454200⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145835v1</w:t>
+                <w:t xml:space="preserve">hal-01960808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of urotensin-II receptor structural domains involved in the recognition of U-II, URP, and urantide.</w:t>
               </w:r>
@@ -2459,64 +2459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Assignment of Region 51–160 of Human KIN17, a DNA and RNA-binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,51 +2644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chartrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boularan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (10), pp.1819-1830. </w:t>
@@ -2897,64 +2897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermolysin-linearized microcin J25 retains the structured core of the native macrocyclic peptide and displays antimicrobial activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,64 +3022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution structure of microcin J25, the single macrocyclic antimicrobial peptide from Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,277 +3678,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a key ancestral deletion in chemokine and vasoactive peptide receptors on G protein couplings and chemotaxis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Lecointre</w:t>
+                <w:t xml:space="preserve">Production of uniformly 15N/13C labeled glycosylated proteins by hairy roots in view to NMR structural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPCRs: Beyond Structure Towards Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prato, Italy</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296948v1</w:t>
+                <w:t xml:space="preserve">hal-02543922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of uniformly 15N/13C labeled glycosylated proteins by hairy roots in view to NMR structural studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Plasson</w:t>
+                <w:t xml:space="preserve">Impact of a key ancestral deletion in chemokine and vasoactive peptide receptors on G protein couplings and chemotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Eilen Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Taddese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t>
+              <w:t xml:space="preserve">GPCRs: Beyond Structure Towards Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prato, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543922v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of uniformly 15N/13C labeled glycosylated proteins by hairy roots in view to NMR structural studies</w:t>
               </w:r>
@@ -4053,359 +4053,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de protéines marquées 15N ou 15N/13C dans un système d’expression racinaire et analyse de l’incorporation du marquage par spectrométrie de masse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Trouillard</w:t>
+                <w:t xml:space="preserve">Key proline position in chemokine and vasoactive peptide receptors on chemotaxic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Eilen Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Plasson</w:t>
+                <w:t xml:space="preserve">A Arrichiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Institut de recherche et d'innovation biomédicale (3, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Caugé, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Regulatory Peptides (REGPEP, 20, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113295v1</w:t>
+                <w:t xml:space="preserve">hal-02299536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key proline position in chemokine and vasoactive peptide receptors on chemotaxic behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lecointre</w:t>
+                <w:t xml:space="preserve">Production de protéines marquées 15N ou 15N/13C dans un système d’expression racinaire et analyse de l’incorporation du marquage par spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Arrichiello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Desrues</w:t>
+                <w:t xml:space="preserve">Marie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Menu-Bouaouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Regulatory Peptides (REGPEP, 20, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Journée de l’Institut de recherche et d'innovation biomédicale (3, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Caugé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299536v1</w:t>
+                <w:t xml:space="preserve">hal-02113295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a key mutation of a proline in chemokine and vasoactive peptide receptors: A structural determinant in chemotaxis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Eilen Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Arrichiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-GPCR (3, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compact three-dimensional structure of the 21-residue cyclic antibiotic peptide, microcin J25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5456,301 +5456,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of beta-turns by ECD spectroscopy. A coupled molecular dynamics and TD-DFT computational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterization of turns in proteins and peptides: new NMR discriminatory parameters by molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Chiroptical Spectroscopy - CD 2019 (17, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 21, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542310v1</w:t>
+                <w:t xml:space="preserve">hal-02542520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in structural characterization of turns in peptides: in silico determination of new NMR discriminatory parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of beta-turns by ECD spectroscopy. A coupled molecular dynamics and TD-DFT computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bonvicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Conference on Chiroptical Spectroscopy - CD 2019 (17, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542528v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of turns in proteins and peptides: new NMR discriminatory parameters by molecular modelling</w:t>
+                <w:t xml:space="preserve">New insights in structural characterization of turns in peptides: in silico determination of new NMR discriminatory parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
@@ -5785,73 +5785,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 21, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542520v1</w:t>
+                <w:t xml:space="preserve">hal-02542528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative structural analyses of urotensinergic peptides by CD spectroscopy, solution NMR and molecular modelling</w:t>
               </w:r>
@@ -6087,51 +6087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural determinant in TM2 of chemokine and vasoactive peptide GPCRs plays a key role in cell chemotactic migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilen Joubert Jane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,51 +6212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proline in 2.58 of chemokine and vasoactive peptide G-protein coupled receptors: A structural determinant in chemotaxis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilen Joubert Jane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6605,77 +6605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Eileen Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société de neuroendocrinologie (41, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corte, France</w:t>
@@ -6819,346 +6819,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the occurrence of a non-transmembrane -helix in the extracellular loop 2 of GPR103</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric synthesis of fluoropseudopeptides towards constrained prolines and analogue of neuropeptide 26 RFa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Alim</w:t>
+                <w:t xml:space="preserve">Emilie Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Chuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543930v1</w:t>
+                <w:t xml:space="preserve">hal-02543329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric synthesis of fluoropseudopeptides towards constrained prolines and analogue of neuropeptide 26 RFa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of the occurrence of a non-transmembrane -helix in the extracellular loop 2 of GPR103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villiers</w:t>
+                <w:t xml:space="preserve">Karima Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dutheuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+                <w:t xml:space="preserve">Julien Chuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe français des peptides et des protéines (GFPP, 19, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Port-Bail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543329v1</w:t>
+                <w:t xml:space="preserve">hal-02543930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a key ancestral deletion in chemokine and vasoactive peptide receptors on chemotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Eileen Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7213,77 +7213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a key mutation of a proline in chemokine and vasoactive peptide receptors: A structural determinant in chemotaxis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Arrichiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7580,51 +7580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de protéines marquées 15N ou 15N/13C dans un système d’expression racinaire et analyse de l’incorporation du marquage par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,51 +7999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boularan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8413,51 +8413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Feuillette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01294-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Migliore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonvicini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05776E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crahes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8904_2015_499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Calbrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12808" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSTV6RX0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do-Rego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300507d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Le Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo-Segalas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900291j" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guti&#233;rrez-Pascual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Fuentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pineda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.053751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pfeiffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2007.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWNH1J6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.02.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XZ0JQ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-008-9081-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H3DLMJK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.06.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN67N6G5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Kozin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey K Mazur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cheminant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504454200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00820020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davoust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060190b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFLZP1NZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-0013-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTB313K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1D79MHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2004.04.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L94HGLS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P&#233;duzzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02090.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najjar Riham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taddese" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arrichiello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Koroney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segalas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prigent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoust" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebuffat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peduzzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burnacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilen Joubert Jane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Perzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Najjar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eileen Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345192v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arrichiello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543925v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nosjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audinot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boularan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385095-9.00122-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Feuillette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01294-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Migliore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonvicini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP05776E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crahes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8904_2015_499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trouillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Neveu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Calbrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12808" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSTV6RX0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do-Rego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300507d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900291j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Le Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo-Segalas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Guti&#233;rrez-Pascual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-Fuentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pineda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.053751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pfeiffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2007.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DWNH1J6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.02.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XZ0JQ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-008-9081-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H3DLMJK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Kozin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey K Mazur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cheminant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504454200" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bruzzone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tollemer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.06.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN67N6G5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00820020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Davoust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060190b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFLZP1NZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-0013-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTB313K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1D79MHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2004.04.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L94HGLS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P&#233;duzzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02090.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najjar Riham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296948v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eilen Joubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taddese" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arrichiello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Salam Koroney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Segalas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prigent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoust" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebuffat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peduzzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burnacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilen Joubert Jane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Micka&#235;l Coly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Perzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Najjar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Eileen Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345192v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villiers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutheuil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543930v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arrichiello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02543925v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nosjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audinot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boularan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385095-9.00122-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>