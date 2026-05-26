--- v0 (2026-04-04)
+++ v1 (2026-05-26)
@@ -505,235 +505,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Hydrogen Explosions in Closed or Vented Connected Vessels</w:t>
+                <w:t xml:space="preserve">Shock wave propagation in a double room model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pascaud</w:t>
+                <w:t xml:space="preserve">Gaetan Ruscade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rocourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sochet</w:t>
+                <w:t xml:space="preserve">Karim Djafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195 (4), pp.878-896. </w:t>
+              <w:t xml:space="preserve">International Journal of Protective Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.23-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2022.2026341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20414196221137918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544647v1</w:t>
+                <w:t xml:space="preserve">hal-04497637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock wave propagation in a double room model</w:t>
+                <w:t xml:space="preserve">Simulation of Hydrogen Explosions in Closed or Vented Connected Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Ruscade</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Djafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Protective Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.23-42. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195 (4), pp.878-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20414196221137918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2022.2026341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497637v1</w:t>
+                <w:t xml:space="preserve">hal-03544647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 3D interaction of a blast wave with a finite wall</w:t>
               </w:r>
@@ -1386,51 +1386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Vinçont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Piserchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shock Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (2), pp.209 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1464,51 +1464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale flame acceleration and application of medium and large-scale flame speed correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vented hydrogen-air deflagration in a small enclosed volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Awamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal degradation of two liquids fuels and detonation tests for pulse detonation engine studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,51 +3934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of kerosene flammability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,51 +5203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vented deflagration of inhomogeneous hydrogen-air mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,51 +5311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Dispersion in a Closed Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,51 +5514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock Wave Attenuation by Different Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lamoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,51 +5622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effect of a Wall Against an Explosion on the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pellegrinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5894,51 +5894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vented Hydrogen-Air Deflagration in a Small Enclosed Volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Awamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,77 +6887,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock wave propagation in a double room area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Ruscade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hakenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures Under Shock and Impact, volume 198</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1-78466-399-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6982,51 +6982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploding Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7315,51 +7315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastion Courtiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20414196221114908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruscade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sochet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djafer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-022-01083-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtiaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2022.2026341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ruscade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20414196221137918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-022-01081-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-021-01005-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hakenholz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-020-00946-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Stefano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rocourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daudey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tadini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vaillant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-017-0779-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eveillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vin&#231;ont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Piserchia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-016-0625-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pellegrinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0603-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauvan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nozeres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2014.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sauvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Awamat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG2T7CL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lardjane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trelat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-012-0363-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gardebas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calderara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Longuet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2011.12004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daubech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10331" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Autrusson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-006-0069-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prigeant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Autrusson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2007.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-005-0261-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7PRH0TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zyskowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mavrothalassitis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2004.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPBS425-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mavrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moisescot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00092-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNKNP6X2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaharu Nifuku" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katoh H." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00031-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDMZQZF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flaubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reboux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930000066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKC5QFGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cayzac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930050146" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/762004B0B13EE8276CEC278A49D415B4F96163B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aminallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930050073" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF04300E04CA803CC0D665AFE9CD7132C12C118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930050059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC3A4541FB4D5C181AEB215ECBFCB0ACCF1D1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Balbarie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001233v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Maillot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hakenholz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Collignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Stefano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daudey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lamoot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Inarta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629253v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Zarguili" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leprette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969946v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544657v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Rao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.84930" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schneider" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastion Courtiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20414196221114908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruscade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sochet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djafer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-022-01083-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtiaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ruscade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djafer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20414196221137918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2022.2026341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lapebie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-022-01081-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dewey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-021-01005-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hakenholz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-020-00946-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Stefano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rocourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daudey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tadini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vaillant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-017-0779-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eveillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vin&#231;ont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Piserchia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-016-0625-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pellegrinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0603-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauvan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nozeres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2014.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sauvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Awamat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG2T7CL2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lardjane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trelat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-012-0363-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gardebas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calderara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Longuet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2011.12004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daubech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10331" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Autrusson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-006-0069-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prigeant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Autrusson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2007.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-005-0261-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7PRH0TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zyskowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mavrothalassitis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2004.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPBS425-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mavrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moisescot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00092-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNKNP6X2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaharu Nifuku" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katoh H." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00031-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDMZQZF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flaubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reboux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930000066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKC5QFGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cayzac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930050146" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/762004B0B13EE8276CEC278A49D415B4F96163B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aminallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930050073" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF04300E04CA803CC0D665AFE9CD7132C12C118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930050059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC3A4541FB4D5C181AEB215ECBFCB0ACCF1D1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Balbarie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001233v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Maillot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hakenholz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Collignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Stefano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daudey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lamoot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Inarta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629253v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Zarguili" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leprette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969946v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544657v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Rao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.84930" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schneider" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>