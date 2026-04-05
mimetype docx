--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -202,381 +202,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les black blocks et les groupes radicaux face (et dans) les Gilets jaunes</w:t>
+                <w:t xml:space="preserve">« Les Gilets jaunes sont des casseurs. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.133-134, 2024, 979-10-318-0706-5</w:t>
+              <w:t xml:space="preserve">, pp.125-132, 2024, 979-10-318-0706-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717099v1</w:t>
+                <w:t xml:space="preserve">hal-04717096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Gilets jaunes sont des casseurs. »</w:t>
+                <w:t xml:space="preserve">Les black blocks et les groupes radicaux face (et dans) les Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-132, 2024, 979-10-318-0706-5</w:t>
+              <w:t xml:space="preserve">, pp.133-134, 2024, 979-10-318-0706-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717096v1</w:t>
+                <w:t xml:space="preserve">hal-04717099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. La discontinuité des violences idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7-25, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0007⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.27-54, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940842v1</w:t>
+                <w:t xml:space="preserve">hal-03941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Les dynamiques de la violence</w:t>
+                <w:t xml:space="preserve">Chapitre 8. « Nuances de bris » : les atteintes aux biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Daunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.157-177, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.199-216, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941558v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Les « sociétaux » : une violence en devenir ?</w:t>
               </w:r>
@@ -634,317 +634,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. Géographies de la violence</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Bensaadi</w:t>
+                <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Pape</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France : de 1986 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.287-312, 2021, 978-2-7246-2730-5. </w:t>
+              <w:t xml:space="preserve">Violences politiques en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7-25, 2021, 978-2-72462-732-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941583v1</w:t>
+                <w:t xml:space="preserve">hal-03940842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. La discontinuité des violences idéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 6. Les dynamiques de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.27-54, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.157-177, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941533v1</w:t>
+                <w:t xml:space="preserve">hal-03941558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. « Nuances de bris » : les atteintes aux biens</w:t>
+                <w:t xml:space="preserve">Chapitre 12. Géographies de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Bensaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Daunois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sommier; Xavier Crettiez; François Audigier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.199-216, 2021, </w:t>
+              <w:t xml:space="preserve">Violences politiques en France : de 1986 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.287-312, 2021, 978-2-7246-2730-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941568v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Les revendications de la violence</w:t>
               </w:r>
@@ -1034,51 +1034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14. 2016 et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Daunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,51 +1125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discontinuité des violences idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,273 +1801,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand le je s’oppose au nous (et vice versa) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le je s’oppose au nous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.513-544, 2018, 978-2-330-09684-7</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941777v1</w:t>
+                <w:t xml:space="preserve">hal-03817309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Déprises. Logiques du désengagement et évaluations rétrospectives »</w:t>
+                <w:t xml:space="preserve">« Quand le je s’oppose au nous (et vice versa) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.583-611, 2018, 978-2-330-09684-7</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.513-544, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941782v1</w:t>
+                <w:t xml:space="preserve">hal-03941777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le je s’oppose au nous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+                <w:t xml:space="preserve">« Déprises. Logiques du désengagement et évaluations rétrospectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.583-611, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817309v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gauches alternatives vues de Province</w:t>
               </w:r>
@@ -3634,77 +3634,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de sciences po, 408 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,78 +3735,78 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences politiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Sciences Po, 2021, </w:t>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2021, 978-2-7246-2730-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4206,51 +4206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence des marges politiques des années 1980 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riveneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.204, 2017, Collection Violences et radicalités militantes, 978-2-36013-465-6</w:t>
             </w:r>
           </w:p>
@@ -4365,51 +4365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions émotionnelles du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5179,64 +5179,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.391-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5513,51 +5513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0218B3E8"/>
+    <w:nsid w:val="C12227DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5744,51 +5744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-sommier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7057-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035400056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64146490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0157" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daunois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiberge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02096538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berthonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0471" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Repaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0843" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.7656" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0391" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-sommier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7057-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035400056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64146490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daunois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiberge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02096538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berthonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0471" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Repaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0843" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.7656" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0391" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>