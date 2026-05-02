--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -202,883 +202,883 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Gilets jaunes sont des casseurs. »</w:t>
+                <w:t xml:space="preserve">Les black blocks et les groupes radicaux face (et dans) les Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-132, 2024, 979-10-318-0706-5</w:t>
+              <w:t xml:space="preserve">, pp.133-134, 2024, 979-10-318-0706-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717096v1</w:t>
+                <w:t xml:space="preserve">hal-04717099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les black blocks et les groupes radicaux face (et dans) les Gilets jaunes</w:t>
+                <w:t xml:space="preserve">« Les Gilets jaunes sont des casseurs. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.133-134, 2024, 979-10-318-0706-5</w:t>
+              <w:t xml:space="preserve">, pp.125-132, 2024, 979-10-318-0706-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717099v1</w:t>
+                <w:t xml:space="preserve">hal-04717096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. La discontinuité des violences idéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 9. Les revendications de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+                <w:t xml:space="preserve">Julie Bour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.27-54, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.217-239, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941533v1</w:t>
+                <w:t xml:space="preserve">hal-03941576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. « Nuances de bris » : les atteintes aux biens</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Les « sociétaux » : une violence en devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Daunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.199-216, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0199⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.135-156, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941568v1</w:t>
+                <w:t xml:space="preserve">hal-03941549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Les « sociétaux » : une violence en devenir ?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crettiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.135-156, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0135⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7-25, 2021, 978-2-72462-732-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941549v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Les dynamiques de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7-25, 2021, 978-2-72462-732-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0007⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.157-177, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940842v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Les dynamiques de la violence</w:t>
+                <w:t xml:space="preserve">Chapitre 12. Géographies de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Bensaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sommier; Xavier Crettiez; François Audigier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0157⟩</w:t>
+              <w:t xml:space="preserve">Violences politiques en France : de 1986 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.287-312, 2021, 978-2-7246-2730-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941558v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. Géographies de la violence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. La discontinuité des violences idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France : de 1986 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.287-312, 2021, 978-2-7246-2730-5. </w:t>
+              <w:t xml:space="preserve">Violences politiques en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.27-54, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941583v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Les revendications de la violence</w:t>
+                <w:t xml:space="preserve">Chapitre 8. « Nuances de bris » : les atteintes aux biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bour</w:t>
+                <w:t xml:space="preserve">Thierry Daunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.217-239, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.199-216, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941576v1</w:t>
+                <w:t xml:space="preserve">hal-03941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14. 2016 et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Daunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,51 +1125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discontinuité des violences idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,207 +1801,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le je s’oppose au nous</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gauches alternatives vues de Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, Actes Sud, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817309v1</w:t>
+                <w:t xml:space="preserve">hal-03941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand le je s’oppose au nous (et vice versa) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.513-544, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Déprises. Logiques du désengagement et évaluations rétrospectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2017,126 +2004,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.583-611, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gauches alternatives vues de Province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le je s’oppose au nous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, 2018</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941767v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Les luttes des gauches alternatives</w:t>
               </w:r>
@@ -2825,183 +2825,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de mobilisation</w:t>
+                <w:t xml:space="preserve">Émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.175-181. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.217-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2020.01.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2020.01.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940789v1</w:t>
+                <w:t xml:space="preserve">hal-03940816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions</w:t>
+                <w:t xml:space="preserve">Cycle de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.217-225. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2020.01.0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2020.01.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940816v1</w:t>
+                <w:t xml:space="preserve">hal-03940789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-mouvement</w:t>
               </w:r>
@@ -3634,77 +3634,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de sciences po, 408 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,64 +3735,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences politiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, 2021, 978-2-7246-2730-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4206,51 +4206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence des marges politiques des années 1980 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riveneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.204, 2017, Collection Violences et radicalités militantes, 978-2-36013-465-6</w:t>
             </w:r>
           </w:p>
@@ -4365,51 +4365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions émotionnelles du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5179,64 +5179,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.391-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5513,51 +5513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C12227DC"/>
+    <w:nsid w:val="C1C9E3A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5744,51 +5744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-sommier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7057-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035400056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64146490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daunois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiberge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02096538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berthonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0471" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Repaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0843" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.7656" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0391" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-sommier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7057-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035400056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64146490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daunois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiberge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02096538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berthonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0217" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0471" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Repaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0843" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.7656" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0391" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>