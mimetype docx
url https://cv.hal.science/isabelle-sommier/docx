--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -202,883 +202,883 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les black blocks et les groupes radicaux face (et dans) les Gilets jaunes</w:t>
+                <w:t xml:space="preserve">« Les Gilets jaunes sont des casseurs. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.133-134, 2024, 979-10-318-0706-5</w:t>
+              <w:t xml:space="preserve">, pp.125-132, 2024, 979-10-318-0706-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717099v1</w:t>
+                <w:t xml:space="preserve">hal-04717096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Gilets jaunes sont des casseurs. »</w:t>
+                <w:t xml:space="preserve">Les black blocks et les groupes radicaux face (et dans) les Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-132, 2024, 979-10-318-0706-5</w:t>
+              <w:t xml:space="preserve">, pp.133-134, 2024, 979-10-318-0706-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717096v1</w:t>
+                <w:t xml:space="preserve">hal-04717099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Les revendications de la violence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. La discontinuité des violences idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.217-239, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.27-54, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941576v1</w:t>
+                <w:t xml:space="preserve">hal-03941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Les « sociétaux » : une violence en devenir ?</w:t>
+                <w:t xml:space="preserve">Chapitre 8. « Nuances de bris » : les atteintes aux biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Daunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.135-156, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0135⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.199-216, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941549v1</w:t>
+                <w:t xml:space="preserve">hal-03941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Les « sociétaux » : une violence en devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7-25, 2021, 978-2-72462-732-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0007⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.135-156, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940842v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Les dynamiques de la violence</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crettiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.157-177, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0157⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7-25, 2021, 978-2-72462-732-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941558v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. Géographies de la violence</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Les dynamiques de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France : de 1986 à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0287⟩</w:t>
+              <w:t xml:space="preserve">Violences politiques en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.157-177, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941583v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. La discontinuité des violences idéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 12. Géographies de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Bensaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sommier; Xavier Crettiez; François Audigier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.27-54, 2021, </w:t>
+              <w:t xml:space="preserve">Violences politiques en France : de 1986 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.287-312, 2021, 978-2-7246-2730-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941533v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. « Nuances de bris » : les atteintes aux biens</w:t>
+                <w:t xml:space="preserve">Chapitre 9. Les revendications de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Daunois</w:t>
+                <w:t xml:space="preserve">Julie Bour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.199-216, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.217-239, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941568v1</w:t>
+                <w:t xml:space="preserve">hal-03941576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14. 2016 et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Daunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,51 +1125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discontinuité des violences idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1360,148 +1360,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Marseille en mutation, 1966-1989</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le je s’oppose au nous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille années 68</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941618v1</w:t>
+                <w:t xml:space="preserve">hal-03817309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1512,87 +1503,87 @@
               <w:t xml:space="preserve">Marseille années 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.7-22, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.filli.2018.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Marseille est dans la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,96 +1792,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gauches alternatives vues de Province</w:t>
+                <w:t xml:space="preserve">« Déprises. Logiques du désengagement et évaluations rétrospectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, 2018</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.583-611, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941767v1</w:t>
+                <w:t xml:space="preserve">hal-03941782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand le je s’oppose au nous (et vice versa) »</w:t>
               </w:r>
@@ -1952,459 +1956,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Déprises. Logiques du désengagement et évaluations rétrospectives »</w:t>
+                <w:t xml:space="preserve">Les gauches alternatives vues de Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.583-611, 2018, 978-2-330-09684-7</w:t>
+              <w:t xml:space="preserve">, Actes Sud, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941782v1</w:t>
+                <w:t xml:space="preserve">hal-03941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le je s’oppose au nous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Les luttes des gauches alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marseille années 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.231-313, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2018.01.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817309v1</w:t>
+                <w:t xml:space="preserve">hal-03941639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Les luttes des gauches alternatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Fleury</w:t>
+                <w:t xml:space="preserve">Chapitre 3. L’espace de la représentation syndicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille années 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.231-313, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2018.01.0231⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.145-230, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2018.01.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941639v1</w:t>
+                <w:t xml:space="preserve">hal-03941635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. L’espace de la représentation syndicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">L'espace de la représentation syndicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Isabelle Sommier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille années 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.145-230, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.145-230, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941635v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03562864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace de la représentation syndicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Berthonneau</w:t>
+                <w:t xml:space="preserve">Chapitre 1. Marseille en mutation, 1966-1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille années 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.145-230, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.23-67, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2018.01.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03562864v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ventre mou de la radicalité politique contemporaine</w:t>
               </w:r>
@@ -2453,255 +2453,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generational issue : the impact of organizations' age on visions of democracy</w:t>
+                <w:t xml:space="preserve">Faut-il dépasser le paradigme de la mobilisation des ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Haeringer</w:t>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Donatella Della Porta. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traïni Christophe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Democracy in social movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.217 - 233, 2009, 9780230218833</w:t>
+              <w:t xml:space="preserve">Emotions. Mobilisations !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.273-293, 2009, 978-2-7246-1099-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570425v1</w:t>
+                <w:t xml:space="preserve">halshs-00835411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il dépasser le paradigme de la mobilisation des ressources ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The generational issue : the impact of organizations' age on visions of democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Haeringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Traïni Christophe (dir.). </w:t>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donatella Della Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotions. Mobilisations !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.273-293, 2009, 978-2-7246-1099-4</w:t>
+              <w:t xml:space="preserve">Democracy in social movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.217 - 233, 2009, 9780230218833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00835411v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global justice movement in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donatella Della Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Global Justice Movement: Cross-national and Transnational Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paradigm Publishers, pp.217 - 233, 2007, 9781594513046</w:t>
@@ -2825,183 +2825,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions</w:t>
+                <w:t xml:space="preserve">Cycle de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.217-225. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2020.01.0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2020.01.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940816v1</w:t>
+                <w:t xml:space="preserve">hal-03940789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de mobilisation</w:t>
+                <w:t xml:space="preserve">Émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.175-181. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.217-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2020.01.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2020.01.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940789v1</w:t>
+                <w:t xml:space="preserve">hal-03940816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-mouvement</w:t>
               </w:r>
@@ -3594,1555 +3594,717 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
-[...836 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux antipodes des extrémistes d’hier, les radicaux d’aujourd’hui</w:t>
+                <w:t xml:space="preserve">État des lieux des violences politiques de la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1100, pp.69-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940664v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des violences politiques de la France contemporaine</w:t>
+                <w:t xml:space="preserve">Aux antipodes des extrémistes d’hier, les radicaux d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (4), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.179.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950362v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimer par l’action : les revendications de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80-81 (2), pp.35-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhiz.080.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saisir les carrières affectives des militants. Propositions de protocole empirique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.82-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gauches alternatives en France, du bouillonnement des années 1968 aux recompositions de la fin de siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Repaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 684 (4), pp.843-854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.174.0843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les mobilisations. Retour sur les ficelles du métier de sociologue des mouvements sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (93), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.093.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du conflit et de la négociation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (2), pp.160-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.7656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5152,139 +4314,977 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.391-397. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences politiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crettiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2021, 978-2-7246-2730-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crettiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de sciences po, 408 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Laws. Violence and Civil Disobedience in Protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam University Press. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking the Laws, Amsterdam University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer le monde, changer sa vie : enquête sur les militantes et les militants des années 1968 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">* Sombrero (collectif)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, pp.1120, 2018, 978-2-330-09684-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille années 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2018.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence des marges politiques des années 1980 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204, 2017, Collection Violences et radicalités militantes, 978-2-36013-465-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing Protest from a Place – The World Social Forum in Dakar (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam University Press. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03941601v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions émotionnelles du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crettiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 300 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5302,103 +5302,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.220, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5513,51 +5513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1C9E3A0"/>
+    <w:nsid w:val="F035AFAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5744,51 +5744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-sommier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7057-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035400056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64146490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daunois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiberge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02096538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berthonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0217" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0471" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Repaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0843" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.7656" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0391" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-sommier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7057-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035400056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64146490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Daunois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiberge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02096538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0231" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berthonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940784v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0471" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Repaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0843" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.7656" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0391" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>