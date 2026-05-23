--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Souchon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to estimate absolute odorant concentration of olfactory stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Conchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monsempès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.e0337336. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0337336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopreservation strategies: Can organic acid concentrations be sufficient to predict yeast and mould growth in strawberry purée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 443, pp.111396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liking and sensory determinants of perceived naturalness and healthiness. A study on pizzas with young adults in a natural eating environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 123, pp.105330. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Preference Patterns and Opportunities for Sensory‐Led Reformulation of Chocolate Chip Cookies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Liechti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.e12954. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100115. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125 (11), pp.3929-3952. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mastication and aroma release from white rice during food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syahmeer How</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco P Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Gray-Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bronlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 357, pp.111636. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication : Aliments ultra-transformés : le système NOVA est-il robuste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Haurogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (3), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-processed foods: how functional is the NOVA system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Haurogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (9), pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41430-022-01099-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does environmental impact vary widely within the same food category? A case study on industrial pizzas from the French retail market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 336, pp.130128. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.130128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of key phytochemicals in peas – Linking compounds with sensory attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 385, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of the main peptides in pea protein isolates using ultra high-performance liquid chromatography coupled with mass spectrometry and bioinformatics tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 367, pp.130747. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classer les aliments selon leur niveau de transformation -Quels sont les différents systèmes et leurs limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (3), pp.194-209. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Metabolome and Overall Perception of Pea Protein-Based Gels Fermented with Various Synthetic Microbial Consortia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1146. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11081146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.107950. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Are Industrial, Artisanal and Homemade Soft Breads?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.1484. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11101484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intra-category food substitutions on the risk of type 2 diabetes: a modelling study on the pizza category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufidath Adjibade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (8), pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114521002130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Select a Representative Product Set From Market Inventory?” A Multicriteria Approach as a Base for Future Reformulation of Cookies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Liechti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.749596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-dependent set-up of the DiDGI® dynamic in vitro system: Correlation with the porcine model for protein digestion of soya-based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, pp.128276. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to ‘Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation’ [LWT-Food Science and Technology 141 (2021) 110918]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Syahmeer How</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Gray-Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bronlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.111391. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gennisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.102695. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Syahmeer How</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco P Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Gray-Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Bronlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110918. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture contrast: Ultrasonic characterization of stacked gels’ deformation during compression on a biomimicking tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.449-459. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2021.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixture design and fraction-based formulation to better understand perceptions of plant-protein-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110151. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastro-intestinal in vitro digestions of protein emulsions monitored by pH-stat: Influence of structural properties and interplay between proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien.J.L. Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.125946. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multiple Sensory Profiling Methods to Gain Insight into Temporal Perceptions of Pea Protein-Based Formulated Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.969. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9080969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of plant proteins at the molecular and supra-molecular scales during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.109204. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time ultrasound assessment of contact progress between food gels and tongue mimicking surfaces during a compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.106099. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ultrasound to characterize the tongue-food interface: An in vitro study examining the impact of surface roughness and lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.106095. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of microbial consortia and sensory properties induced by the composition of different milk and pea protein-based gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.108720. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-down emulsion homogenization: Conditions to mimic pilot homogenizer depending on the emulsifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste M.G. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J.L. Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Engmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Burbidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sol-gel transition on the ultrasonic properties of complex model foods: Application to agar/gelatin gels and emulsion filled gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.506-518. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheological and microstructural properties of pea, milk, mixed pea/milk gels and gelled emulsions designed by thermal, acid, and enzyme treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Huc-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The important role of salivary α-amylase in the gastric digestion of wheat bread starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.200-208. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fo01484h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo-Protein Emulsion Structure in the Diet Affects Protein Digestion Kinetics, Intestinal Mucosa Parameters and Microbiota Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Jaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Devime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (2), pp.1700570. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201700570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food to control its disintegration in the gastrointestinal tract and optimize nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring protein hydrolysis by pepsin using pH-stat: In vitro gastric digestions in static and dynamic pH conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J L Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.268-275. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental model to investigate the biomechanical determinants of pharyngeal mucosa coating during swallowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.144-151. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Jaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Koeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (10), pp.1700078. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201700078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining deeper insight into aroma perception: An integrative study of the oral processing of breads with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.119 - 127. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onrawee Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Osswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Bread Crumb and Crust Structure on the in Vivo Release of Volatiles and the Dynamics of Aroma Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (16), pp.3330-3340. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.7b00287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental methods for bolus characterization during oral processing to understand food perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sensory sciences and consumer perception \textbullet Food physics and material science, 9, pp.42--49. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in aroma compound retention by mucosa during consumption through mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Saglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of bread crumb hydration as related to porous microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chappard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3577--3589. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6fo00522e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality of perception during the consumption of French grape brandies with different aging times in relation with aroma compound release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown pathways during oral processing of different breads: impact of crumb and crust structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.1446 - 1457. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5fo01286d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective impact of bread structure and oral processing on dynamic texture perceptions through statistical multiblock analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of foods using pH-stat and the INFOGEST protocol: Impact of matrix structure on digestion kinetics of macronutrients, proteins and lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J L Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.226-233. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aspects of texture perception during cheese consumption and relationship with bolus properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.144-152. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervaporative dehydration of binary ethanol/water and ternary ethanol/water/methanol mixtures using a methylated silica membrane: A mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes-Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (17), pp.2708-2716. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2015.1071849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 2. Brandy characterization and discrimination by PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 360 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing and bolus properties drive the dynamics of salty and texture perceptions of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.238 - 246. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nonvolatile fraction on the sensory perception of 40% (V/V) ethanol-containing French grape brandies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.56-63. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pollien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils mathématiques pour comprendre et prédire l’impact de la structure des aliments et de la physiologie des individus, sur la libération des stimuli responsables des propriétés sensorielles et sur la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/y0dt-m183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main individual and product characteristics influencing in-mouth flavour release during eating masticated food products with different textures: mechanistic modelling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 340, pp.209-21. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fruit Piece Structure in Yogurts on the Dynamics of Aroma Release and Sensory Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua J. Mesurolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (5), pp.6035 - 6056. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules18056035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 1. Variation of the mean collision energy to control ionization processes occurring during PTR-MS analyses of 10-40% (v/v) ethanol-water solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 356, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct mass spectrometry methods for the on-line analysis of volatile compounds in foods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical considerations on breakthrough pressure in membrane-based solvent extraction: Focus on citrus essential oil/hydro-alcoholic solvent systems with low interfacial tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. U. Jenelten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 378 (1-2), pp.203 - 213. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic model to understand in vivo salt release and perception during the consumption of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.2534-2542. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf103792b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Swallowing on the Dynamics of Aroma Release and Perceptionduring the Consumption of Alcoholic Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise M.-L. Cypriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.701 - 713. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of highly valuable oxygenated terpenes from lemon essential oil using a polypropylene membrane contactor: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. U. Jenelten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.192 - 203. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomechanical model of swallowing for understanding the inﬂuence of saliva and food bolus viscosity on ﬂavour release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 280 (1), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How texture influences aroma and taste perception over time in candies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensory Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1-2), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12078-011-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of aroma compound transfer properties in cheeses during simulated eating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gasiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.3174 - 3181. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between saliva and food bolus properties from model dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina R. S. R. Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (4), pp.659-667. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international network for improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cirkovic Velickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.23-25. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13228-011-0011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms explaining the role of viscosity and post-deglutitive pharyngeal residue on in vivo aroma release: A combined experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. de Loubens de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128 (2), pp.380 - 390. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of aroma release during consumption of candies of different structures, and relationship with temporal perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daubert-Deleris Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dakowski Dakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (4), pp.1615-1624. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the influence of composition, structure and texture on salty perception in model dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. de Loubens de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (4), pp.716 - 723. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of aroma compound diffusion in model food systems: comparison of macroscopic and microscopic methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (3), pp.557-566. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trigeminal, taste and aroma perceptions are affected in mint-flavored carbonated beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daubert-Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (8), pp.1026-1033. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes stratégies microbiologiques et technologiques de production de vin à teneur réduite en alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of aroma compounds: an interlaboratory study on the effect of the composition of food matrices on thermodynamic parameters in comparison with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Kopjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (8), pp.1285-1292. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.3929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic model of in vitro salt release from model dairy gels based on standardized breakdown test simulating mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (1), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and predicting the spreading of dairy products in the mouth: sensory, instrumental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mossaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (8), pp.681 - 688. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la teneur en alcool des vins: étude comparative de différentes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (947-948-949), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lubrication analysis of pharyngeal peristalsis: application to flavour release.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 267 (3), pp.300-311. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of composition(CO2 and Sugar) on aroma release and perception of mint-flavored carbonated beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Délérist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (13), pp.5891-5898. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf900542j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and aroma compound release in model cheeses in relation to their mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Lauverjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Délérist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (21), pp.9878-9887. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf901446w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of apparent diffusion coefficients of aroma compounds in dairy emulsions based on fat content and physicochemical properties in each phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Zouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3-4), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid determination of partition and diffusion properties for salt and aroma compounds in complex food matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Lauverjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (4), pp.407-415. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapour–liquid equilibria of aroma compounds in hydroalcoholic solutions: Measurements with a recirculation method and modelling with the NRTL and COSMO-SAC approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Paricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ellaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 265 (1-2), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2008.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality changes in yogurt during storage in different packaging materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Mathematical Model for In Vivo Aroma Release during Eating of Semiliquid Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (2), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjm077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental device to determine the apparent diffusivities of aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.232-242. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol and aroma compounds transfer study for partial dealcoholization of wine using membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazely Diban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 311 (1-2), pp.136-146. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of aroma compounds in stirred yogurts with different complex viscosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Lauverjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (21), pp.8681-8687. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf071149y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl Hexanoate Transfer Modeling in Carrageenan Matrices for Determination of Diffusion and Partition Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daubert-Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.3577-3584. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0626415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing gas chromatographic data and confidence interval calculation for partition coefficients determined by the phase ratio variation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1110 (1-2), pp.146-155. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavored yogurt complex viscosity influences real-time aroma release in the mouth and sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (20), pp.7794-7803. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060849k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-based solvent extraction of aroma compounds : choice of configurations of hollow fiber modules based on experiments and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gascons-Villadomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J Muvdi Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (1-2), pp.358-368. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal configuration of hollow fiber modules for aroma extraction : an integrated approach coupling modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gascons-Villadomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J Muvdi Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 / 1-3, pp.170-171. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of flavors for the food industry. A case study on the production of gamma-decalactone, the key compound of peach flavor, by the yeast Sporidiobolus sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blin-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food science and biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2), pp.192-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ detoxification of the fermentation medium during gamma-decalactone production with yeast Sporidiobolus salmonicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Spinnler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (1), pp.135-139. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp980113a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total permeate pressure influence on the selectivity of the pervaporation of aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 158, pp.167-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of benzaldehyde from fermentation broth by pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (6), pp.533-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria life cycle assessment of new processing routes for strawberry puree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodrag Glumac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in consumer perceptions of fruits (organic and conventional apple) under different processing conditions (home-made, artisanal and industrial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSense Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turku (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture contrast: Ultrasonic quantification of bulk deformations during compression of bilayer gels on a bio-mimicking tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of grittiness beyond particle size: role of particle rigidity, shape and concentration in food suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in consumer expectations and perceptions about the diversity of processing in organic and conventional fruit products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Sieffermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Laussanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a newly developed biomimetic setup to better integrate the kinematic, mechanical and surface characteristics of tongue in oral tribological studies of foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional LCA improves the understanding of the environmental impacts of foods taking into account the diversity of recipes within a same food category: the case of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze drying and structure effects on in vitro protein digestion of some plant foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt de la substitution d’aliments d’une même catégorie pour la réduction du risque de diabète de type 2 : étude de cas avec la catégorie des pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufidath Adjibade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lubrication on the pharyngeal phase of swallowing: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using quantitative ultrasound to monitor and understand food mechanical breakdown during a compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between in vivo and in vitro breakdown and hydrolysis of bread during oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oral processing and α-amylase activity on bread digestion: and in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivery Of Functionality in Complex Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical properties of model food boluses obtained from mimicking tongue-palate compression of dairy gels: influence of saliva composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bread structure on texture perception: application to french baguettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of saliva flow rate and liquid food viscosity on mucosa coating after swallowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of saliva composition on the biomechanical properties of model food boluses obtained through mimicking tongue-palate compression of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on BioTribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling approach as a tool to better understand in-mouth flavour release during the eating of a solid food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFoST 16. World congress of food sciences &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, foz do Iguaçu, Brazil. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the digestion of dairy solutions and gels as compared with mini-pig in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Infogest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucider le devenir de l’aliment dans le Tube Digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Balaruc les Bains, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How rough and deformable biomimetic tongues and original ultrasound monitoring methods can provide new insights on texture perceptions resulting from tongue-palate compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Gennisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the kinematic, mechanical and surface characteristics of the tongue in food oral processing and related texture perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Food Physics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a newly developed biomimetic setup to better integrate the kinematic, mechanical and surface characteristics of tongue in oral tribological studies of foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on BioTribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacer une partie de la farine de blé d’un cake par de la farine de pois modifie-t-il les cinétiques de digestion in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Dérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire « Association céréales – légumineuses du champ à l’assiette »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, AgroParisTech, Végépolys Valley et le Carnot Qualiment, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultrasound for comprehending the texture perceptions resulting from the mechanical breakdown of food on the tongue surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate olfactory stimulus concentration and dynamics in olfaction research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Conchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Gevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villasimius, Sardegna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical characterization of tongue-food interface during oral processing: an in vitro study with Quantitative Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of quantitative-ultrasounds on a biomimetic oral processing setup to analyze the evolution of food-tongue interface in relation with texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dominance of Motions: a new concept to enlighten the links between texture perceptions and oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco P Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une offre alimentaire plus saine, durable et appréciée des consommateurs : cartographie multicritère du marché français des pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory drivers of consumer perception of naturalness, nutritional and environmental qualities: inventory of Pizzas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marynella Thiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Pangborn Sensory Science Symposium (Pangborn 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Ultrasound for the dynamic biomechanical analysis of tongue-food interface during oral processing: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biomechanical modelling of post swallowing pharyngeal coating: influence of food bolus rheological properties and physiological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the PTR-MS analysis to understand the aroma perceptions: a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier. USA., Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oral processing on bread digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structure of model matrices on in vitro proteolysis and lipolysis kinetics observed using the INFOGEST recommendations and a pH-Stat method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing emulsion-type food structures to modulate lipid and protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structure of food matrices on in vitro proteolysis and lipolysis kinetics observed using a pH-Stat method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivary of functionality in Complex Food System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Aroma Release during the Consumption of Candies with Different Structures: Relationship with Temporal Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza Spain. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes de pervaporation hydrophiles pour la déshydratation de bioéthanol : comparaison des performances de perméabilité-sélectivité et effet de la présence de COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 5 – Intégration des membranes dans les procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure d'aliments modèles, contrôlée par le procédé, permet de moduler les cinétiques de digestion en condition in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S166 - S167, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70830-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition nutritionnelle, microbiote et santé : dégradation de protéines alimentaires par des espèces dominantes du microbiote intestinal humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Jaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S164, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70826-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic models predict in vivo aroma compound release during masticated and non-masticated food consumption: impact of product and physiological properties (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of aroma compound retention and release in naso-oro-pharyngeal cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria. pp.156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of aroma compound retention and release in naso-oro-pharyngeal cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, New Orleans, LA, United States. pp.Meeting Abstract 263-AGFD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervaporative dehydration of complex bioethanol using silica, hybrid and PVA membranes: study of permeation performances and effect of volatile organic impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference on Pervaporation, Vapor Permeation and Membrane Distillation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'une sélection de membranes de déshydratation de bioéthanol par pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.2013 ISSN: 1775-335X ; ISBN: 978-2-910239-78-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between product structure, kinetics of bolus formation and dynamics of perceptions during bread consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245. National Meeting of the American Chemical Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nouvelle-Orléans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of in-mouth flavour release: toward tools to design healthy and palatable foods (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Beaune, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth flavour release during eating a solid food product: mechanistic modelling and experimental validation (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Savory Flavor Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro, in vivo and modelling approaches to explain the dynamics of salty perception of model dairy products (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSE - 5th European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of palatable and healthy foods: mathematical modeling of in-mouth flavor release as a tool to help in formulation of less fat and salty foods (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT12 - Institute of Food Research Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Las Vegas, Nevada, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt release in mouth and perception: \textitin vitro, in vivo and modelling approaches to help in designing palatable and healthy foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IUFoST World Congress on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Foz do Iguacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory, in vitro, in vivo and modeling approaches to understand salt release and perception in mouth: toward tools to design palatable and healthy foods (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IUFoST World Congress on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Foz do Iguacu, Brézil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food viscosity on aroma release after swallowing: a combined biomechanical modelling and in vivo study (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFRS 2012: 6th International Symposium of Food, Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervaporative dehydration of bioethanol using silica and PVA membranes : analysis of permeation performances and effect of volatile organic impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERVAPORATION WITH COMPOSITE PVA MEMBRANES FOR THE DEHYDRATION OF BIOETHANOL: EFFECT OF VOLATILE ORGANIC IMPURITIES ON PERMEATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on packaging Material and Bioproduct Interactions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for assessing volatiles indoor dispersion through CFD (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.0405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices effects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety (ICPMF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion of milk proteins: Mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déshydratation de bioéthanol par procédés membranaires : Effet de la présence d’impuretés organiques volatiles sur les transferts de matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Kassaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of aroma release during the consumption of candies with different structures. Relationship with temporal perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference on proton transfer reaction mass spectrometry and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Jan 2011, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération des composés d'arôme en bouche lors de la consommation d'un aliment solide : modélisation des transferts et validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Gasiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. de Loubens de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la société française de génie des procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices affects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding physiological and physicochemical influences on in-mouth aroma release from yogurts using mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jul 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un procédé innovant de perméation de vapeur pour la déshydratation de bioéthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jolibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France. pp.2010 2-910239-74-8, Ed. SFGP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How saliva composition influences food bolus properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo flavour release studies using atmospheric pressure ionization mass spectrometry (APCI and PTR): quantitative aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Sep 2009, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma release with atmospheric pressure chemical ionization (APCI-) and proton transfer reaction (PTR-) mass spectrometry: competition and quantitative aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can saliva-related reactions influence sensory perception of food? A case study on fat degradation and preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international symposium of delivery of functionality in complex food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic approach to explain in-mouth aroma release and perception: case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. world congress of food sciences technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Modélisation du transfert de composés d'arôme dans des contacteurs membranaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gascons-Villadomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque GIS Prosetia - March 14-15, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ recovery of gamma-decalactone by membrane based solvent extraction : an integrated bioreactor-separator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to overcome toxicity during flavour production by micro-organisms: The case of gamma-decalactone from Sporidiobolus salmonicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flavours and Sensory related aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Cernobbio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervaporation : an efficient process for benzaldehyde recovery in fermentation broth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioflavour 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 461 p., 2013, Syntheses, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lactone by micro-organisms: a review with particular interest to the model: Ricinoleic acid-Spiridiobolus spp.-gamma-decalactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la transformation des produits agricoles à l'échelle d'un teritoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série (3), pp.63, 2019, Village Magazine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer l'aliment pour mieux piloter sa déconstruction dans le tube digestif et optimiser la biodisponibilité des nutriments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aliments fonctionnels dans un système alimentaire sain et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ième édition, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1042 p., 2019, Collection Sciences et techniques agro-alimentaires, 978-2-7430-2026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the aromatic composition of bread crumb and crust to temporal perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approaches to better understand the retention of aroma compounds in oro-naso-pharyngeal cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Sensory Informatics of Food: Measurement, Analysis, Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1191, ACS Symposium, 2015, ACS Symposium Series, 978-0-8412-3070-5. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2015-1191.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Puértolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Brnčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nedelchev Panchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Angelov Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charis Michael Galanakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Waste Recovery: Processing Technologies and Industrial Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.249-272, 2015, 978-0-12-800351-0. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800351-0.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matrice alimentaire : définition, classification et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 470 p., 2013, 9782759220120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding physiological and physicochemical influences on in -mouth aroma release from yogurts using mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12. Weurman Symposium. Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture-aroma interactions in dairy products: do in-vivo and in-vitro aroma release explain sensory perception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixième édition des rencontres de l’institut Carnot Qualiment®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières militantes animalistes abolitionnistes. L'engagement dans le groupe lyonnais de l'association L214 Éthique & Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mata’i Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01950282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions texture-flaveur (TPA+TPV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Interactions Texture-Flaveur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France. n.p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions texture-flaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée du réseau transversal TPA "Interactions Texture-Flaveur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. n.p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de gamma-decalactone par bioconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piffaut-Juffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 93 06673. 1993, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId662"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Souchon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to estimate absolute odorant concentration of olfactory stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Conchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monsempès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.e0337336. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0337336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopreservation strategies: Can organic acid concentrations be sufficient to predict yeast and mould growth in strawberry purée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 443, pp.111396. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liking and sensory determinants of perceived naturalness and healthiness. A study on pizzas with young adults in a natural eating environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 123, pp.105330. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Preference Patterns and Opportunities for Sensory‐Led Reformulation of Chocolate Chip Cookies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Liechti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.e12954. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125 (11), pp.3929-3952. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100115. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mastication and aroma release from white rice during food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syahmeer How</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco P Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Gray-Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bronlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 357, pp.111636. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republication : Aliments ultra-transformés : le système NOVA est-il robuste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Haurogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (3), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-processed foods: how functional is the NOVA system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Haurogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (9), pp.1245-1253. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41430-022-01099-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of the main peptides in pea protein isolates using ultra high-performance liquid chromatography coupled with mass spectrometry and bioinformatics tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 367, pp.130747. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of key phytochemicals in peas – Linking compounds with sensory attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 385, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classer les aliments selon leur niveau de transformation -Quels sont les différents systèmes et leurs limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Braesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (3), pp.194-209. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does environmental impact vary widely within the same food category? A case study on industrial pizzas from the French retail market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 336, pp.130128. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.130128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Metabolome and Overall Perception of Pea Protein-Based Gels Fermented with Various Synthetic Microbial Consortia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1146. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11081146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intra-category food substitutions on the risk of type 2 diabetes: a modelling study on the pizza category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufidath Adjibade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (8), pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114521002130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.107950. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Are Industrial, Artisanal and Homemade Soft Breads?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.1484. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11101484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Select a Representative Product Set From Market Inventory?” A Multicriteria Approach as a Base for Future Reformulation of Cookies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Liechti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.749596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to ‘Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation’ [LWT-Food Science and Technology 141 (2021) 110918]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Syahmeer How</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Gray-Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bronlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.111391. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-dependent set-up of the DiDGI® dynamic in vitro system: Correlation with the porcine model for protein digestion of soya-based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, pp.128276. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gennisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.102695. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Syahmeer How</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco P Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Gray-Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Bronlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110918. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture contrast: Ultrasonic characterization of stacked gels’ deformation during compression on a biomimicking tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.449-459. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2021.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mixture design and fraction-based formulation to better understand perceptions of plant-protein-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110151. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multiple Sensory Profiling Methods to Gain Insight into Temporal Perceptions of Pea Protein-Based Formulated Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.969. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9080969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastro-intestinal in vitro digestions of protein emulsions monitored by pH-stat: Influence of structural properties and interplay between proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien.J.L. Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 311, pp.125946. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time ultrasound assessment of contact progress between food gels and tongue mimicking surfaces during a compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.106099. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ultrasound to characterize the tongue-food interface: An in vitro study examining the impact of surface roughness and lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.106095. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of plant proteins at the molecular and supra-molecular scales during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.109204. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatility of microbial consortia and sensory properties induced by the composition of different milk and pea protein-based gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.108720. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-down emulsion homogenization: Conditions to mimic pilot homogenizer depending on the emulsifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste M.G. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J.L. Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Engmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Burbidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sol-gel transition on the ultrasonic properties of complex model foods: Application to agar/gelatin gels and emulsion filled gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.506-518. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo-Protein Emulsion Structure in the Diet Affects Protein Digestion Kinetics, Intestinal Mucosa Parameters and Microbiota Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Jaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Devime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (2), pp.1700570. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201700570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The important role of salivary α-amylase in the gastric digestion of wheat bread starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.200-208. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fo01484h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheological and microstructural properties of pea, milk, mixed pea/milk gels and gelled emulsions designed by thermal, acid, and enzyme treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Huc-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring protein hydrolysis by pepsin using pH-stat: In vitro gastric digestions in static and dynamic pH conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J L Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.268-275. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental model to investigate the biomechanical determinants of pharyngeal mucosa coating during swallowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.144-151. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onrawee Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Osswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Minh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining deeper insight into aroma perception: An integrative study of the oral processing of breads with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.119 - 127. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Jaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Koeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (10), pp.1700078. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201700078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Bread Crumb and Crust Structure on the in Vivo Release of Volatiles and the Dynamics of Aroma Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (16), pp.3330-3340. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.7b00287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in aroma compound retention by mucosa during consumption through mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Saglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental methods for bolus characterization during oral processing to understand food perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sensory sciences and consumer perception \textbullet Food physics and material science, 9, pp.42--49. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of bread crumb hydration as related to porous microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chappard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3577--3589. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6fo00522e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality of perception during the consumption of French grape brandies with different aging times in relation with aroma compound release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown pathways during oral processing of different breads: impact of crumb and crust structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.1446 - 1457. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5fo01286d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective impact of bread structure and oral processing on dynamic texture perceptions through statistical multiblock analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of foods using pH-stat and the INFOGEST protocol: Impact of matrix structure on digestion kinetics of macronutrients, proteins and lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J L Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.226-233. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aspects of texture perception during cheese consumption and relationship with bolus properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.144-152. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervaporative dehydration of binary ethanol/water and ternary ethanol/water/methanol mixtures using a methylated silica membrane: A mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes-Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (17), pp.2708-2716. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2015.1071849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 2. Brandy characterization and discrimination by PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 360 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing and bolus properties drive the dynamics of salty and texture perceptions of bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.238 - 246. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pollien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nonvolatile fraction on the sensory perception of 40% (V/V) ethanol-containing French grape brandies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.56-63. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main individual and product characteristics influencing in-mouth flavour release during eating masticated food products with different textures: mechanistic modelling and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 340, pp.209-21. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils mathématiques pour comprendre et prédire l’impact de la structure des aliments et de la physiologie des individus, sur la libération des stimuli responsables des propriétés sensorielles et sur la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/y0dt-m183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fruit Piece Structure in Yogurts on the Dynamics of Aroma Release and Sensory Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua J. Mesurolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (5), pp.6035 - 6056. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules18056035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 1. Variation of the mean collision energy to control ionization processes occurring during PTR-MS analyses of 10-40% (v/v) ethanol-water solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 356, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct mass spectrometry methods for the on-line analysis of volatile compounds in foods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of aroma compound transfer properties in cheeses during simulated eating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gasiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.3174 - 3181. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How texture influences aroma and taste perception over time in candies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensory Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1-2), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12078-011-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomechanical model of swallowing for understanding the inﬂuence of saliva and food bolus viscosity on ﬂavour release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 280 (1), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Swallowing on the Dynamics of Aroma Release and Perceptionduring the Consumption of Alcoholic Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise M.-L. Cypriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.701 - 713. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent extraction of highly valuable oxygenated terpenes from lemon essential oil using a polypropylene membrane contactor: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. U. Jenelten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.192 - 203. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical considerations on breakthrough pressure in membrane-based solvent extraction: Focus on citrus essential oil/hydro-alcoholic solvent systems with low interfacial tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Schenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. U. Jenelten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 378 (1-2), pp.203 - 213. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic model to understand in vivo salt release and perception during the consumption of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.2534-2542. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf103792b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between saliva and food bolus properties from model dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina R. S. R. Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (4), pp.659-667. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international network for improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cirkovic Velickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.23-25. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13228-011-0011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of aroma release during consumption of candies of different structures, and relationship with temporal perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daubert-Deleris Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dakowski Dakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (4), pp.1615-1624. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms explaining the role of viscosity and post-deglutitive pharyngeal residue on in vivo aroma release: A combined experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. de Loubens de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128 (2), pp.380 - 390. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the influence of composition, structure and texture on salty perception in model dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. de Loubens de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (4), pp.716 - 723. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trigeminal, taste and aroma perceptions are affected in mint-flavored carbonated beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daubert-Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (8), pp.1026-1033. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of aroma compound diffusion in model food systems: comparison of macroscopic and microscopic methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (3), pp.557-566. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of aroma compounds: an interlaboratory study on the effect of the composition of food matrices on thermodynamic parameters in comparison with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Kopjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (8), pp.1285-1292. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.3929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes stratégies microbiologiques et technologiques de production de vin à teneur réduite en alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic model of in vitro salt release from model dairy gels based on standardized breakdown test simulating mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (1), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and predicting the spreading of dairy products in the mouth: sensory, instrumental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mossaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (8), pp.681 - 688. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la teneur en alcool des vins: étude comparative de différentes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Aguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (947-948-949), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lubrication analysis of pharyngeal peristalsis: application to flavour release.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Verin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 267 (3), pp.300-311. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of composition(CO2 and Sugar) on aroma release and perception of mint-flavored carbonated beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Délérist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (13), pp.5891-5898. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf900542j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt and aroma compound release in model cheeses in relation to their mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Lauverjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Délérist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (21), pp.9878-9887. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf901446w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of apparent diffusion coefficients of aroma compounds in dairy emulsions based on fat content and physicochemical properties in each phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Zouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3-4), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid determination of partition and diffusion properties for salt and aroma compounds in complex food matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Lauverjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (4), pp.407-415. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapour–liquid equilibria of aroma compounds in hydroalcoholic solutions: Measurements with a recirculation method and modelling with the NRTL and COSMO-SAC approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Paricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ellaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 265 (1-2), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2008.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality changes in yogurt during storage in different packaging materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Mathematical Model for In Vivo Aroma Release during Eating of Semiliquid Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (2), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjm077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol and aroma compounds transfer study for partial dealcoholization of wine using membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazely Diban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 311 (1-2), pp.136-146. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental device to determine the apparent diffusivities of aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2), pp.232-242. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of aroma compounds in stirred yogurts with different complex viscosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Lauverjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (21), pp.8681-8687. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf071149y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl Hexanoate Transfer Modeling in Carrageenan Matrices for Determination of Diffusion and Partition Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daubert-Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.3577-3584. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0626415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing gas chromatographic data and confidence interval calculation for partition coefficients determined by the phase ratio variation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1110 (1-2), pp.146-155. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavored yogurt complex viscosity influences real-time aroma release in the mouth and sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (20), pp.7794-7803. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060849k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-based solvent extraction of aroma compounds : choice of configurations of hollow fiber modules based on experiments and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gascons-Villadomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J Muvdi Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (1-2), pp.358-368. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal configuration of hollow fiber modules for aroma extraction : an integrated approach coupling modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gascons-Villadomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J Muvdi Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 / 1-3, pp.170-171. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial production of flavors for the food industry. A case study on the production of gamma-decalactone, the key compound of peach flavor, by the yeast Sporidiobolus sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blin-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food science and biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2), pp.192-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ detoxification of the fermentation medium during gamma-decalactone production with yeast Sporidiobolus salmonicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Spinnler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (1), pp.135-139. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp980113a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total permeate pressure influence on the selectivity of the pervaporation of aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 158, pp.167-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of benzaldehyde from fermentation broth by pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (6), pp.533-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria life cycle assessment of new processing routes for strawberry puree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cendrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodrag Glumac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in consumer perceptions of fruits (organic and conventional apple) under different processing conditions (home-made, artisanal and industrial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSense Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Turku (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of grittiness beyond particle size: role of particle rigidity, shape and concentration in food suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture contrast: Ultrasonic quantification of bulk deformations during compression of bilayer gels on a bio-mimicking tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in consumer expectations and perceptions about the diversity of processing in organic and conventional fruit products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Penicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Sieffermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Laussanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a newly developed biomimetic setup to better integrate the kinematic, mechanical and surface characteristics of tongue in oral tribological studies of foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional LCA improves the understanding of the environmental impacts of foods taking into account the diversity of recipes within a same food category: the case of pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze drying and structure effects on in vitro protein digestion of some plant foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt de la substitution d’aliments d’une même catégorie pour la réduction du risque de diabète de type 2 : étude de cas avec la catégorie des pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufidath Adjibade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lubrication on the pharyngeal phase of swallowing: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marconati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using quantitative ultrasound to monitor and understand food mechanical breakdown during a compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between in vivo and in vitro breakdown and hydrolysis of bread during oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oral processing and α-amylase activity on bread digestion: and in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivery Of Functionality in Complex Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bread structure on texture perception: application to french baguettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical properties of model food boluses obtained from mimicking tongue-palate compression of dairy gels: influence of saliva composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of saliva flow rate and liquid food viscosity on mucosa coating after swallowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of saliva composition on the biomechanical properties of model food boluses obtained through mimicking tongue-palate compression of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on BioTribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling approach as a tool to better understand in-mouth flavour release during the eating of a solid food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFoST 16. World congress of food sciences &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, foz do Iguaçu, Brazil. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the digestion of dairy solutions and gels as compared with mini-pig in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Infogest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucider le devenir de l’aliment dans le Tube Digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Balaruc les Bains, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How rough and deformable biomimetic tongues and original ultrasound monitoring methods can provide new insights on texture perceptions resulting from tongue-palate compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Gennisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the kinematic, mechanical and surface characteristics of the tongue in food oral processing and related texture perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Food Physics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a newly developed biomimetic setup to better integrate the kinematic, mechanical and surface characteristics of tongue in oral tribological studies of foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on BioTribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacer une partie de la farine de blé d’un cake par de la farine de pois modifie-t-il les cinétiques de digestion in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Dérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire « Association céréales – légumineuses du champ à l’assiette »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, AgroParisTech, Végépolys Valley et le Carnot Qualiment, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ultrasound for comprehending the texture perceptions resulting from the mechanical breakdown of food on the tongue surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate olfactory stimulus concentration and dynamics in olfaction research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Conchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Gevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villasimius, Sardegna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical characterization of tongue-food interface during oral processing: an in vitro study with Quantitative Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of quantitative-ultrasounds on a biomimetic oral processing setup to analyze the evolution of food-tongue interface in relation with texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dominance of Motions: a new concept to enlighten the links between texture perceptions and oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco P Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Ultrasound for the dynamic biomechanical analysis of tongue-food interface during oral processing: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une offre alimentaire plus saine, durable et appréciée des consommateurs : cartographie multicritère du marché français des pizzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory drivers of consumer perception of naturalness, nutritional and environmental qualities: inventory of Pizzas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marynella Thiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Pangborn Sensory Science Symposium (Pangborn 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mantelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Restagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biomechanical modelling of post swallowing pharyngeal coating: influence of food bolus rheological properties and physiological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the PTR-MS analysis to understand the aroma perceptions: a hierarchical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Sensory and Consumer Research (EuroSense 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier. USA., Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oral processing on bread digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing emulsion-type food structures to modulate lipid and protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the structure of model matrices on in vitro proteolysis and lipolysis kinetics observed using the INFOGEST recommendations and a pH-Stat method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structure of food matrices on in vitro proteolysis and lipolysis kinetics observed using a pH-Stat method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delivary of functionality in Complex Food System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Aroma Release during the Consumption of Candies with Different Structures: Relationship with Temporal Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza Spain. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes de pervaporation hydrophiles pour la déshydratation de bioéthanol : comparaison des performances de perméabilité-sélectivité et effet de la présence de COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 5 – Intégration des membranes dans les procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure d'aliments modèles, contrôlée par le procédé, permet de moduler les cinétiques de digestion en condition in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S166 - S167, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70830-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition nutritionnelle, microbiote et santé : dégradation de protéines alimentaires par des espèces dominantes du microbiote intestinal humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Jaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S164, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70826-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic models predict in vivo aroma compound release during masticated and non-masticated food consumption: impact of product and physiological properties (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of aroma compound retention and release in naso-oro-pharyngeal cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria. pp.156-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of aroma compound retention and release in naso-oro-pharyngeal cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, New Orleans, LA, United States. pp.Meeting Abstract 263-AGFD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervaporative dehydration of complex bioethanol using silica, hybrid and PVA membranes: study of permeation performances and effect of volatile organic impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference on Pervaporation, Vapor Permeation and Membrane Distillation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative d'une sélection de membranes de déshydratation de bioéthanol par pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.2013 ISSN: 1775-335X ; ISBN: 978-2-910239-78-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between product structure, kinetics of bolus formation and dynamics of perceptions during bread consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245. National Meeting of the American Chemical Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nouvelle-Orléans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of in-mouth flavour release: toward tools to design healthy and palatable foods (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Beaune, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of palatable and healthy foods: mathematical modeling of in-mouth flavor release as a tool to help in formulation of less fat and salty foods (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT12 - Institute of Food Research Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Las Vegas, Nevada, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro, in vivo and modelling approaches to explain the dynamics of salty perception of model dairy products (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSE - 5th European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth flavour release during eating a solid food product: mechanistic modelling and experimental validation (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Savory Flavor Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt release in mouth and perception: \textitin vitro, in vivo and modelling approaches to help in designing palatable and healthy foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IUFoST World Congress on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Foz do Iguacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory, in vitro, in vivo and modeling approaches to understand salt release and perception in mouth: toward tools to design palatable and healthy foods (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IUFoST World Congress on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Foz do Iguacu, Brézil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food viscosity on aroma release after swallowing: a combined biomechanical modelling and in vivo study (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFRS 2012: 6th International Symposium of Food, Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervaporative dehydration of bioethanol using silica and PVA membranes : analysis of permeation performances and effect of volatile organic impurities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Membrane Society. INT.; Imperial College London. GBR., Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for assessing volatiles indoor dispersion through CFD (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ramaioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.0405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERVAPORATION WITH COMPOSITE PVA MEMBRANES FOR THE DEHYDRATION OF BIOETHANOL: EFFECT OF VOLATILE ORGANIC IMPURITIES ON PERMEATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on packaging Material and Bioproduct Interactions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices effects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety (ICPMF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion of milk proteins: Mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déshydratation de bioéthanol par procédés membranaires : Effet de la présence d’impuretés organiques volatiles sur les transferts de matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Kassaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of aroma release during the consumption of candies with different structures. Relationship with temporal perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference on proton transfer reaction mass spectrometry and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Jan 2011, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération des composés d'arôme en bouche lors de la consommation d'un aliment solide : modélisation des transferts et validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Gasiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. de Loubens de Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la société française de génie des procédés (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding physiological and physicochemical influences on in-mouth aroma release from yogurts using mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jul 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices affects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How saliva composition influences food bolus properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un procédé innovant de perméation de vapeur pour la déshydratation de bioéthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jolibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France. pp.2010 2-910239-74-8, Ed. SFGP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo flavour release studies using atmospheric pressure ionization mass spectrometry (APCI and PTR): quantitative aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Sep 2009, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma release with atmospheric pressure chemical ionization (APCI-) and proton transfer reaction (PTR-) mass spectrometry: competition and quantitative aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can saliva-related reactions influence sensory perception of food? A case study on fat degradation and preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international symposium of delivery of functionality in complex food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic approach to explain in-mouth aroma release and perception: case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. world congress of food sciences technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Modélisation du transfert de composés d'arôme dans des contacteurs membranaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gascons-Villadomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque GIS Prosetia - March 14-15, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ recovery of gamma-decalactone by membrane based solvent extraction : an integrated bioreactor-separator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to overcome toxicity during flavour production by micro-organisms: The case of gamma-decalactone from Sporidiobolus salmonicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flavours and Sensory related aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Cernobbio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervaporation : an efficient process for benzaldehyde recovery in fermentation broth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioflavour 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 461 p., 2013, Syntheses, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lactone by micro-organisms: a review with particular interest to the model: Ricinoleic acid-Spiridiobolus spp.-gamma-decalactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la transformation des produits agricoles à l'échelle d'un teritoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors-série (3), pp.63, 2019, Village Magazine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer l'aliment pour mieux piloter sa déconstruction dans le tube digestif et optimiser la biodisponibilité des nutriments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aliments fonctionnels dans un système alimentaire sain et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ième édition, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1042 p., 2019, Collection Sciences et techniques agro-alimentaires, 978-2-7430-2026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the aromatic composition of bread crumb and crust to temporal perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approaches to better understand the retention of aroma compounds in oro-naso-pharyngeal cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deleris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Sensory Informatics of Food: Measurement, Analysis, Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1191, ACS Symposium, 2015, ACS Symposium Series, 978-0-8412-3070-5. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2015-1191.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Puértolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Brnčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nedelchev Panchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Angelov Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charis Michael Galanakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Waste Recovery: Processing Technologies and Industrial Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.249-272, 2015, 978-0-12-800351-0. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800351-0.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matrice alimentaire : définition, classification et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 470 p., 2013, 9782759220120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding physiological and physicochemical influences on in -mouth aroma release from yogurts using mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12. Weurman Symposium. Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture-aroma interactions in dairy products: do in-vivo and in-vitro aroma release explain sensory perception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixième édition des rencontres de l’institut Carnot Qualiment®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières militantes animalistes abolitionnistes. L'engagement dans le groupe lyonnais de l'association L214 Éthique & Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mata’i Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01950282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions texture-flaveur (TPA+TPV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Interactions Texture-Flaveur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France. n.p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions texture-flaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée du réseau transversal TPA "Interactions Texture-Flaveur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. n.p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de gamma-decalactone par bioconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piffaut-Juffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 93 06673. 1993, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId660"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syahmeer How" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gray-Stuart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bronlund" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.04.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-022-01099-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lieben" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132615" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130747" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.03.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11101484" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.749596" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Couvent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Manach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Syahmeer How" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morgenstern" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111391" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Bronlund" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110918" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stieger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scholten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien.J.L. Mat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125946" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9080969" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M.G. Michon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Granda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J.L. Mat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628760v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01484h" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619023v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700570" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J L Mat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.115" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.03.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHBVT1P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.01.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.05.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00522e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531618v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3265" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6R1G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01286d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.021" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384421v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195506v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capitaine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.12.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1071849" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.031" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195474v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12081" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PPL85Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y0dt-m183" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Doyennette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.09.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001525v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Mesurolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Deleris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18056035" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.10.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Athes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schenk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. U. Jenelten" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Souchon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.05.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVS9BF9T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103792b" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004588v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Y. Guo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Cypriani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr038" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupuy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2052" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81W1ZNQ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840827v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.04.016" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003263v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gasiglia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.034" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000601v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. S. R. Drago" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint Eve" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.024" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173395v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-011-0011-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.039" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999886v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski Dakowski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6TDB2GN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001430v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.021" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JVZTXPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195443v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGF7MTRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.021" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HZFBX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195445v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3929" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNCKWMWC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841617v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.02.020" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195460v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mossaz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.03.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5FL5W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195431v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841628v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195427v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;rist" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900542j" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195432v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lauverjat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901446w" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313369v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zouid" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.03.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC50R6GD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313365v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.02.003" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0P5WJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153461v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellaite" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV4LM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195455v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;vy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moigne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.01.070" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4KHC3L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm077" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313360v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.07.019" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RH6L7J9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195418v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazely Diban" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3Z4DS6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071149y" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W63VXN3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195420v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0626415" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MGX9R3CD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512117v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.01.055" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XMHKWMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163757v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocquet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gascons-Villadomat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Muvdi Nova" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.04.005" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5MJNT1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128999v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.036" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB2DGTV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676642v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blin-Perrin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690940v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latrasse" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Spinnler" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp980113a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692480v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691173v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241132v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mention" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etievant" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226324v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226424v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100439v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366524v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226533v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226578v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226614v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226600v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226611v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807881v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191229v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170588.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191295v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173922v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia D&#233;rand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226454v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143627v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226476v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226493v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226572v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827934v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226548v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648182v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646889v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640974v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583772v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00002-7" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627503v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646900v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70830-1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP41MKP8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646903v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Jaoui" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70826-X" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTZ8M0BM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598179v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863623v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879085v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627336v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627359v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190691v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598187v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Loubens" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598181v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598189v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598188v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598182v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598185v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598183v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270228v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Imbert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627532v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598190v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749136v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190480v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627342v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Kassaji" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191144v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956085v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian C. Trelea" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Gasiglia" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195480v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755145v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627356v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819732v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Drago" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195448v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195429v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579321v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03373032v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060611" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082527v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770569v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768763v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778733v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195454v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840424v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647254v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166486v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182879v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182856v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kauffmann" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1191.ch012" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583764v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pu&#233;rtolas" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nedelchev Panchev" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov Dimitrov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800351-0.00011-0" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803058v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819449v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147234v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gierczynski" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786028v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01950282v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mata&#8217;i Souchon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826620v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835803v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850543v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffaut-Juffard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syahmeer How" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R Jones" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gray-Stuart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bronlund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.04.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-022-01099-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130747" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lieben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673229v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11101484" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.749596" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Syahmeer How" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morgenstern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111391" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Couvent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Manach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128276" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Bronlund" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110918" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stieger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scholten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087739v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9080969" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien.J.L. Mat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125946" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M.G. Michon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Granda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J.L. Mat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628760v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01484h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J L Mat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020100v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.03.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BHBVT1P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.01.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.05.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565147v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00522e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3265" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6R1G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01286d" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532601v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384421v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195506v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capitaine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.12.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2015.1071849" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.031" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195474v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunerie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12081" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PPL85Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939546v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Doyennette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.09.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y0dt-m183" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001525v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Mesurolle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Deleris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18056035" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195468v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.10.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gasiglia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.034" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840827v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.04.016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Y. Guo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Cypriani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr038" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupuy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Athes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schenk" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. U. Jenelten" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2052" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81W1ZNQ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004584v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Souchon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.05.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVS9BF9T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103792b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000601v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. S. R. Drago" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint Eve" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-011-0011-8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999886v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski Dakowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6TDB2GN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000976v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.039" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001430v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.021" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JVZTXPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195437v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.021" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HZFBX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195443v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGF7MTRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195445v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3929" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNCKWMWC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841617v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.02.020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195460v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mossaz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.03.006" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5FL5W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195431v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;rist" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900542j" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195432v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Lauverjat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901446w" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313369v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zouid" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.03.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC50R6GD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313365v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.02.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0P5WJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153461v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellaite" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.012" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV4LM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195455v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;vy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moigne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.01.070" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4KHC3L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537099v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm077" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195418v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazely Diban" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.12.004" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3Z4DS6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313360v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.07.019" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RH6L7J9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313363v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071149y" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W63VXN3P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195420v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0626415" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MGX9R3CD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512117v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.01.055" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XMHKWMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163757v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocquet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gascons-Villadomat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Muvdi Nova" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.04.005" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5MJNT1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128999v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.036" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB2DGTV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676642v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blin-Perrin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690940v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latrasse" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Spinnler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp980113a" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692480v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691173v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241132v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mention" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etievant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226424v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226324v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100439v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366524v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226533v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226578v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226584v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226614v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226600v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226611v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807881v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191229v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170588.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191295v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173922v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia D&#233;rand" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226454v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143627v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226476v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226493v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226572v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827934v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226548v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646889v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648182v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640974v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583772v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00002-7" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627503v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646900v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70830-1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP41MKP8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646903v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Jaoui" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70826-X" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTZ8M0BM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598179v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863623v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kauffmann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879085v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627336v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627359v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190691v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598187v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Loubens" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598188v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598189v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598181v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598182v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598185v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598183v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270228v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Imbert" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598190v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627532v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749136v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190480v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627342v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Kassaji" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191144v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956085v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian C. Trelea" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Gasiglia" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755145v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195480v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819732v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Drago" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627356v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195448v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195429v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579321v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03373032v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060611" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082527v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770569v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768763v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Dufoss&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778733v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195454v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840424v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647254v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166486v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182879v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182856v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kauffmann" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1191.ch012" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01583764v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pu&#233;rtolas" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Brn&#269;i&#263;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nedelchev Panchev" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Angelov Dimitrov" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800351-0.00011-0" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803058v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819449v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147234v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gierczynski" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786028v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01950282v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mata&#8217;i Souchon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826620v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835803v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850543v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffaut-Juffard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>