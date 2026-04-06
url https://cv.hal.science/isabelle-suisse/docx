--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-NHC mediated telomerization of aromatic alcohols</w:t>
+                <w:t xml:space="preserve">Synthesis and Post-Functionalization of New Polyurethanes From Glycerol Monoether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Palio</w:t>
+                <w:t xml:space="preserve">Eyad Al Souki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piglialepre</w:t>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Richard</w:t>
+                <w:t xml:space="preserve">M. Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Dumont</w:t>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+                <w:t xml:space="preserve">J. de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, J. Catal., 445, </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, J. Polym. Sci., -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20250790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215579v1</w:t>
+                <w:t xml:space="preserve">hal-05383130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Post-Functionalization of New Polyurethanes From Glycerol Monoether</w:t>
+                <w:t xml:space="preserve">Palladium-NHC mediated telomerization of aromatic alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyad Al Souki</w:t>
+                <w:t xml:space="preserve">Lorenzo Palio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Meimoun</w:t>
+                <w:t xml:space="preserve">L. Piglialepre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drelon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tiphaine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, J. Polym. Sci., -, </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, J. Catal., 445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20250790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383130v1</w:t>
+                <w:t xml:space="preserve">hal-05215579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerization of butadiene with ethanol mediated by palladium N-heterocyclic carbene catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Palio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Reaction Chemistry &amp; Engineering, 8, pp.2549-2556. </w:t>
@@ -766,299 +766,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Terpenes for the Production of New Antimicrobial and Antibiofilm Molecules and Their Encapsulation in Order to Improve Their Activities</w:t>
+                <w:t xml:space="preserve">Efficient and Sustainable One-pot Synthesis of alpha-Carbonyl Homoallylic Alcohols from Benzaldehyde and Allylic Alcohols Using both NHC and Nickel Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra El Fannassi</w:t>
+                <w:t xml:space="preserve">Yasmina Homrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+                <w:t xml:space="preserve">Aurelien Bethegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Khelissa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13179854⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.e202300038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771411v1</w:t>
+                <w:t xml:space="preserve">hal-04144631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Sustainable One-pot Synthesis of alpha-Carbonyl Homoallylic Alcohols from Benzaldehyde and Allylic Alcohols Using both NHC and Nickel Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexation of Terpenes for the Production of New Antimicrobial and Antibiofilm Molecules and Their Encapsulation in Order to Improve Their Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra El Fannassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Homrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Bethegnies</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Simon Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Karim</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (10), pp.e202300038. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.9854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13179854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04144631v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structures of palladium complexes based on alpha-amino-oximes derived from (R)-limonene and their application in allylic alkylation of 1,3-dioxo compounds</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loxq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Comptes Rendus Chimie, 25, pp.125-135. </w:t>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saint Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (26), </w:t>
@@ -1338,64 +1338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1436,351 +1436,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of a new chiral alpha-aminooxime nickel(II) complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium catalyzed telomerization of bio-based polyols with atmospheric pressure bubbling butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Dahdouh</w:t>
+                <w:t xml:space="preserve">Deborah Peruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amin El Mamrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Capet</w:t>
+                <w:t xml:space="preserve">Mathieu Drelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989021010537⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Molecular Catalysis, 502, pp.111369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2020.111369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125585v1</w:t>
+                <w:t xml:space="preserve">hal-04274756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium catalyzed telomerization of bio-based polyols with atmospheric pressure bubbling butadiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Peruzzo</w:t>
+                <w:t xml:space="preserve">Synthesis and crystal structure of a new chiral alpha-aminooxime nickel(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Homrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Drelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clement Dumont</w:t>
+                <w:t xml:space="preserve">Abdelaziz Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mortreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+                <w:t xml:space="preserve">Mohamed Amin El Mamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loxq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Molecular Catalysis, 502, pp.111369. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Acta crystallographica Section E : Crystallographic communications [2015-..], 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2020.111369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2056989021010537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274756v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective nickel catalyzed butadiene hydroalkoxylation with ethanol: from experimental results to kinetics parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1821,356 +1821,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards selective syntheses of octadienylethers from the butadiene palladium-catalyzed telomerization with polyols in aqueous biphasic medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic dehydration of sorbitol to isosorbide in the presence of metal tosylate salts and metallized sulfonic resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine S. Merel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Corentin Dussenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201802068⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Molecular Catalysis, 463, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325488v1</w:t>
+                <w:t xml:space="preserve">hal-02975383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dehydration of sorbitol to isosorbide in the presence of metal tosylate salts and metallized sulfonic resins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Wyart</w:t>
+                <w:t xml:space="preserve">Towards selective syntheses of octadienylethers from the butadiene palladium-catalyzed telomerization with polyols in aqueous biphasic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Wiatz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Delphine S. Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Molecular Catalysis, 463, pp.61-66. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ChemCatChem, 11, pp.1742-1746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201802068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975383v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palladium-catalyzed carboxytelomerization of butadiene with agrobased alcohols and polyols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Drelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2350,103 +2350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of isosorbide: an overview of challenging reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dussenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Green Chemistry, 19, pp.5332-5344. </w:t>
@@ -2497,64 +2497,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C4 chain glyceryl ethers via nickel-catalyzed butadiene hydroalkoxylation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2785,51 +2785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,51 +2901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerization of 1,3-butadiene with glycerol carbonate and subsequent ring-opening lactone co-polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Samir Ibn El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,64 +3057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin El amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chemistry - A European Journal, 21, pp.1398-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3173,90 +3173,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Amino-Oximes Based on Optically Pure Limonene: A New Ligands Family for Ruthenium-Catalyzed Asymmetric Transfer Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Samir Ibn El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (8), pp.675-682. </w:t>
@@ -3319,51 +3319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of tetrabutylammonium cations in a chiral thiazolium/triflate network: Solid state and solution structural investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biphasic hydroformylation in ionic liquids: interaction between phosphane ligands and imidazolium triflate, toward an asymmetric process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (15), pp.1877-1882. </w:t>
@@ -3710,51 +3710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral tetrathiafulvalene based phosphine- and thiomethyl-oxazoline ligands. Evaluation in palladium catalysed asymmetric allylic alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,138 +3814,1366 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telomerization of phenols and lignin mediated by Palladium N-heterocyclic carbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Palio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven P Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNOEJC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of the allylation of oxindole and coumaranone in batch and continuous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saint Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDRSynthFlux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickel catalyzed allylation reaction with allylic alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickel catalyzed allylation reaction with allylic alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web conférence SCF2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaction d’allylation en alpha de cétone catalysée au nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Acsq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles avancées pour la synthèse d’éthers insaturés dérivés de polyols par transformation du butadiène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Drelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Acsq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«L’isosorbide sous toutes ses formes»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dussenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vanbesien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Séminaire de recherche de l’Institut Français des Matériaux Agro-Sourcés (IFMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medium impact on organometallic catalytic reactions : application of imidazolium liqui salts as chiral supramolecular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes chercheurs SFC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance supramoleculaire des sels d'imidazolium chiraux en catalyse organométallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECO'43 14-20 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiral ionic liquids just not a solvent: evidence of supramolecular assistance in organometallic catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China-France Workshop Molecular Catalysts and Catalysis, 18-21 juillet 2006, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet supramoléculaire des triflates d'imidazoliums chiraux sur les propriétés intrinsèques du système catalytique palladium/phosphine en alkylation allylique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEC, 17-19 octobre 2005, Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel-catalyzed allylation reactions with allylic alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saint Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,1592 +5192,472 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations, Synthèses et propriétés catalytiques de complexes de Palladium et Molybdène coordinés par des ligands amino-oximes dérivés du (R)-limonène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Homrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loxq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Al Amrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction d’allylation de cétones et nitriles catalysée par des complexes de nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509907v1</w:t>
-              </w:r>
-[...1118 lines deleted...]
-                <w:t xml:space="preserve">hal-00106772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic access to anhydrohexitols and their isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moebs-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Jacolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélia Pilar Rauter; Thisbe K Lindhorst; Yves Queneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry: Chemical and Biological Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-335, 2021, Carbohydrate Chemistry, 978-1-83916-390-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839164538-00305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5559,161 +5667,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie durable à l’UCCS : fonctionnalisation et polymérisation de produits issus du végétal par catalyse homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.34-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5860,51 +5968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saint Pol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loxq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chausset&#8208;boissarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piglialepre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Al Souki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drelon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Winter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Nolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04273937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mouhsine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00192j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04144631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Homrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bethegnies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04068695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Homrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. El Amrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loxq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04125585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Dahdouh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Mamrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989021010537" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Peruzzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2020.111369" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04272735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-020-03267-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Merel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02975383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dussenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Wyart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2018.11.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Wilson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penverne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01912B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.11.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDGTPWL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FGX7JCV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Niedercorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W10JNC9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samir Ibn El Alami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.11.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El&#8197;amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGQXFLHK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ4MSQNB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.11.047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPW3DTJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716015a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TB2XG54S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Llusar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.09.088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSNQD6CB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Penhoat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Al Amrani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;rel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726462v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussenne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanbesien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauthier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suisse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106777v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moebs-Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.rsc.org/books/edited-volume/1545/chapter-abstract/1005734/Catalytic-access-to-anhydrohexitols-and-their?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00305" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saint Pol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loxq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chausset&#8208;boissarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Al Souki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Winter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piglialepre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Nolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04273937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mouhsine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00192j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04144631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Homrani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bethegnies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04068695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Homrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. El Amrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loxq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Peruzzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drelon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2020.111369" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04125585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Dahdouh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Mamrani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989021010537" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04272735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-020-03267-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02975383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dussenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Wyart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2018.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Merel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Wilson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penverne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01912B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.11.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDGTPWL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FGX7JCV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Niedercorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W10JNC9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samir Ibn El Alami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.11.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El&#8197;amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGQXFLHK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ4MSQNB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.11.047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPW3DTJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716015a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TB2XG54S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Llusar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.09.088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSNQD6CB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P Nolan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;rel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanbesien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106761v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Penhoat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509893v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Al Amrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moebs-Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.rsc.org/books/edited-volume/1545/chapter-abstract/1005734/Catalytic-access-to-anhydrohexitols-and-their?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00305" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>