--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,485 +100,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Functionalized Homoallylic Alcohols via a Salt‐Free Three‐Component Nickel‐Catalyzed Coupling Reaction</w:t>
+                <w:t xml:space="preserve">Synthesis and Post-Functionalization of New Polyurethanes From Glycerol Monoether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Saint Pol</w:t>
+                <w:t xml:space="preserve">Eyad Al Souki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+                <w:t xml:space="preserve">M. Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Loxq</w:t>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Chausset‐boissarie</w:t>
+                <w:t xml:space="preserve">J. de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 368, </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, J. Polym. Sci., -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.70183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20250790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520865v1</w:t>
+                <w:t xml:space="preserve">hal-05383130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Post-Functionalization of New Polyurethanes From Glycerol Monoether</w:t>
+                <w:t xml:space="preserve">Palladium-NHC mediated telomerization of aromatic alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyad Al Souki</w:t>
+                <w:t xml:space="preserve">Lorenzo Palio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Meimoun</w:t>
+                <w:t xml:space="preserve">L. Piglialepre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drelon</w:t>
+                <w:t xml:space="preserve">Tiphaine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20250790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, J. Catal., 445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383130v1</w:t>
+                <w:t xml:space="preserve">hal-05215579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-NHC mediated telomerization of aromatic alcohols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Functionalized Homoallylic Alcohols via a Salt‐Free Three‐Component Nickel‐Catalyzed Coupling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saint Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Palio</w:t>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piglialepre</w:t>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Richard</w:t>
+                <w:t xml:space="preserve">Pauline Loxq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+                <w:t xml:space="preserve">Laëtitia Chausset‐boissarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, J. Catal., 445, </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215579v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerization of butadiene with ethanol mediated by palladium N-heterocyclic carbene catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Palio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,90 +651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and selective Ni-catalyzed allylation of 2-oxindoles and 2-coumaranones in batch and flow chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saint Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Reaction Chemistry &amp; Engineering, 8, pp.2549-2556. </w:t>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (17), pp.9854. </w:t>
@@ -1038,749 +1038,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structures of palladium complexes based on alpha-amino-oximes derived from (R)-limonene and their application in allylic alkylation of 1,3-dioxo compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Selective Nickel‐Catalyzed N ‐Allylation of C3‐Unprotected Indoles under Mild and Clean Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Homrani</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Clément Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saint Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.142⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068695v1</w:t>
+                <w:t xml:space="preserve">hal-04396117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Selective Nickel‐Catalyzed N ‐Allylation of C3‐Unprotected Indoles under Mild and Clean Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Karim</w:t>
+                <w:t xml:space="preserve">Synthesis and crystal structures of palladium complexes based on alpha-amino-oximes derived from (R)-limonene and their application in allylic alkylation of 1,3-dioxo compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Homrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loxq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dumont</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Frederic Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (26), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Comptes Rendus Chimie, 25, pp.125-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396117v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Clean Nickel Catalyzed α‐Allylation Reaction of Nitriles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and crystal structure of a new chiral alpha-aminooxime nickel(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Homrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Dahdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin El Mamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loxq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202001338⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Acta crystallographica Section E : Crystallographic communications [2015-..], 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989021010537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313871v1</w:t>
+                <w:t xml:space="preserve">hal-04125585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium catalyzed telomerization of bio-based polyols with atmospheric pressure bubbling butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Peruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Molecular Catalysis, 502, pp.111369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcat.2020.111369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of a new chiral alpha-aminooxime nickel(II) complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin El Mamrani</w:t>
+                <w:t xml:space="preserve">Efficient and Clean Nickel Catalyzed α‐Allylation Reaction of Nitriles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Loxq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Acta crystallographica Section E : Crystallographic communications [2015-..], 77, </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advanced Synthesis &amp; Catalysis, 363 (5), pp.1457-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2056989021010537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202001338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125585v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective nickel catalyzed butadiene hydroalkoxylation with ethanol: from experimental results to kinetics parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1821,356 +1821,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dehydration of sorbitol to isosorbide in the presence of metal tosylate salts and metallized sulfonic resins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards selective syntheses of octadienylethers from the butadiene palladium-catalyzed telomerization with polyols in aqueous biphasic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Drelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dussenne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Delphine S. Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ChemCatChem, 11, pp.1742-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201802068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975383v1</w:t>
+                <w:t xml:space="preserve">hal-04325488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards selective syntheses of octadienylethers from the butadiene palladium-catalyzed telomerization with polyols in aqueous biphasic medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Drelon</w:t>
+                <w:t xml:space="preserve">Catalytic dehydration of sorbitol to isosorbide in the presence of metal tosylate salts and metallized sulfonic resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dussenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine S. Merel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, ChemCatChem, 11, pp.1742-1746. </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Molecular Catalysis, 463, pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201802068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325488v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palladium-catalyzed carboxytelomerization of butadiene with agrobased alcohols and polyols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2350,103 +2350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of isosorbide: an overview of challenging reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dussenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Green Chemistry, 19, pp.5332-5344. </w:t>
@@ -2484,77 +2484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C4 chain glyceryl ethers via nickel-catalyzed butadiene hydroalkoxylation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2785,51 +2785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,51 +2901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerization of 1,3-butadiene with glycerol carbonate and subsequent ring-opening lactone co-polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Samir Ibn El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,64 +3057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin El amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chemistry - A European Journal, 21, pp.1398-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3186,77 +3186,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Samir Ibn El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (8), pp.675-682. </w:t>
@@ -3319,51 +3319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of tetrabutylammonium cations in a chiral thiazolium/triflate network: Solid state and solution structural investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,332 +3429,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic hydroformylation in ionic liquids: interaction between phosphane ligands and imidazolium triflate, toward an asymmetric process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tetrathiafulvalene-oxazoline ligands in the iridium catalyzed enantioselective hydrogenation of arylimines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b716015a⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (15), pp.1877-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2007.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558874v1</w:t>
+                <w:t xml:space="preserve">hal-00176881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrathiafulvalene-oxazoline ligands in the iridium catalyzed enantioselective hydrogenation of arylimines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biphasic hydroformylation in ionic liquids: interaction between phosphane ligands and imidazolium triflate, toward an asymmetric process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (15), pp.1877-1882. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chemical Communications, -, pp.311-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2007.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b716015a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176881v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral tetrathiafulvalene based phosphine- and thiomethyl-oxazoline ligands. Evaluation in palladium catalysed asymmetric allylic alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,64 +3875,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerization of phenols and lignin mediated by Palladium N-heterocyclic carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Palio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven P Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3996,90 +3996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the allylation of oxindole and coumaranone in batch and continuous flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saint Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRSynthFlux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -4121,64 +4121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel catalyzed allylation reaction with allylic alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,64 +4242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel catalyzed allylation reaction with allylic alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,51 +4376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,90 +4458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles avancées pour la synthèse d’éthers insaturés dérivés de polyols par transformation du butadiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Acsq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4685,355 +4685,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium impact on organometallic catalytic reactions : application of imidazolium liqui salts as chiral supramolecular networks</w:t>
+                <w:t xml:space="preserve">Chiral ionic liquids just not a solvent: evidence of supramolecular assistance in organometallic catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes chercheurs SFC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">China-France Workshop Molecular Catalysts and Catalysis, 18-21 juillet 2006, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106761v1</w:t>
+                <w:t xml:space="preserve">hal-00106777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance supramoleculaire des sels d'imidazolium chiraux en catalyse organométallique</w:t>
+                <w:t xml:space="preserve">Medium impact on organometallic catalytic reactions : application of imidazolium liqui salts as chiral supramolecular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO'43 14-20 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes chercheurs SFC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106763v1</w:t>
+                <w:t xml:space="preserve">hal-00106761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral ionic liquids just not a solvent: evidence of supramolecular assistance in organometallic catalysis</w:t>
+                <w:t xml:space="preserve">Assistance supramoleculaire des sels d'imidazolium chiraux en catalyse organométallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China-France Workshop Molecular Catalysts and Catalysis, 18-21 juillet 2006, Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t>
+              <w:t xml:space="preserve">SECO'43 14-20 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106777v1</w:t>
+                <w:t xml:space="preserve">hal-00106763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet supramoléculaire des triflates d'imidazoliums chiraux sur les propriétés intrinsèques du système catalytique palladium/phosphine en alkylation allylique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5116,51 +5116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel-catalyzed allylation reactions with allylic alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saint Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,77 +5241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations, Synthèses et propriétés catalytiques de complexes de Palladium et Molybdène coordinés par des ligands amino-oximes dérivés du (R)-limonène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Homrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loxq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Al Amrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5375,64 +5375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Mouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5515,51 +5515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic access to anhydrohexitols and their isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Popowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5968,51 +5968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saint Pol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loxq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chausset&#8208;boissarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Al Souki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Winter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piglialepre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Nolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04273937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mouhsine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00192j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04144631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Homrani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bethegnies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04068695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Homrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. El Amrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loxq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Peruzzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drelon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2020.111369" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04125585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Dahdouh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Mamrani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989021010537" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04272735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-020-03267-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02975383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dussenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Wyart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2018.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Merel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Wilson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penverne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01912B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.11.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDGTPWL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FGX7JCV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Niedercorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W10JNC9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samir Ibn El Alami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.11.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El&#8197;amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGQXFLHK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ4MSQNB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.11.047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPW3DTJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716015a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TB2XG54S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Llusar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.09.088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSNQD6CB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P Nolan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;rel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanbesien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106761v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Penhoat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509893v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Al Amrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moebs-Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.rsc.org/books/edited-volume/1545/chapter-abstract/1005734/Catalytic-access-to-anhydrohexitols-and-their?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00305" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05383130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Al Souki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drelon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Winter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piglialepre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saint Pol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loxq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chausset&#8208;boissarie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Nolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04273937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mouhsine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Karim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00192j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04144631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Homrani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bethegnies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Amrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Fannassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13179854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04068695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Homrani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. El Amrani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loxq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04125585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Dahdouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El Mamrani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989021010537" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Peruzzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2020.111369" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001338" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04272735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-020-03267-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S. Merel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02975383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dussenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Wyart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2018.11.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04329039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Wilson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penverne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01912B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.11.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VDGTPWL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FGX7JCV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Niedercorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W10JNC9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Samir Ibn El Alami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.11.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin El&#8197;amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGQXFLHK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZ4MSQNB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2011.11.047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPW3DTJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b716015a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TB2XG54S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guillam&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Llusar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.09.088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSNQD6CB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P Nolan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;rel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dussenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanbesien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Suisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Penhoat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509893v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Al Amrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Popowycz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moebs-Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Jacolot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.rsc.org/books/edited-volume/1545/chapter-abstract/1005734/Catalytic-access-to-anhydrohexitols-and-their?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00305" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>