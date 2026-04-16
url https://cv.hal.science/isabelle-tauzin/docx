--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -572,277 +572,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los hermanos Courret: : reconstruyendo la trayectoria de la familia entre Peru y Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, https://journals.openedition.org/alhim/8607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01934163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreira César y Gabriel T. Saxton Ruiz, La narrativa de Jorge Eduardo Benavides. Textos críticos, Lima, 2018, Universidad Ricardo Palma, 215 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreira César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel T Saxton Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eduardo Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Spanish Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Pérou à la dérive ou sauvé du naufrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088210v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">halshs-01934163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migración francesa al Perú: la familia Courret</w:t>
               </w:r>
@@ -1135,51 +1135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art indigéniste au féminin : Julia Codesido, Elena Izcue et Carmen Saco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artelogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1286,51 +1286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Blanco y Luis José Orbegoso: la gira presidencial de 1834</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Contracorriente: una revista de estudios latinoamericanos.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, A contracorriente: una revista de estudios latinoamericanos, 15 (3), pp.113-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vent d'espoir souffe sur le Mexique : l'écrivaine Elena Poniatowska raconte https://theconversation.com/un-vent-despoir-souffle-sur-le-mexique-lecrivaine-elena-poniatowska-raconte-98976</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1418,234 +1418,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José Canterac : de la historia local a la historia global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fenix. Revista de la Biblioteca Nacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.233--246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El primer ensayo de Flora Tristán : “Necesidad de acoger a las extranjeras” (1835)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espinela, Revista de la Maestria de Literatura Hispanoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Año V (5), pp.6--9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Representaciones del Inca Garcilaso de la Vega por José Sabogal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Crítica Literaria Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846780v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02522090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUEVA LECTURA DE LOS TESTIMONIOS DE MARINOS Y COMERCIANTES FRANCESES SOBRE CHILE EN TIEMPOS DE LA INDEPENDENCIA</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Palma y la figura de Canterac en &amp;quot;Pan queso y raspadura&amp;quot; y &amp;quot;El clarin de Canterac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escritura y pensamiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1769,51 +1769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradición o innovación en la narrativa histórica peruana? El enigma del convento de Jorge Benavides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Crítica Literaria Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Peru al pie del orbe, 84, pp.271-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teseo en Ayacucho: Abril rojo más allá de la novela policiaca»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacarina del Sur: Revista de Pensamiento Crítico Lationamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Aquitaine à l’Amérique au temps des Indépendances. Représentation de Lima dans l’itinéraire de Julien Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hommage à Geneviève Champeau. II. Figures de la civilisation contemporaine, 3, pp.136-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3072,372 +3072,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02520592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huellas, trazos y figuraciones de Julia Codesido (1883-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huellas, trazos y figuraciones de Julia Codesido</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d'Etudes Andines, Aug 2018, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La colonia francesa en el Perú: huellas e interpretaciones sobre una migración transatlántica de baja intensidad en el siglo XIX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII Coloquio de Historia Canario-Americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Palmas de Gran Canaria, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevos aportes sobre Manuel González Prada.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huellas, trazos y figuraciones de Julia Codesido</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français d'Etudes Andines, Aug 2018, Lima, Perú</w:t>
+              <w:t xml:space="preserve">Centenario de Manuel Gonzalez Prada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Peruana de la Lengua, Aug 2018, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisitando la vida y la obra de Manuel Gonzalez Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX Congrès International des Péruvianistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José Antonio Mazzotti; Isabelle Tauzin-Castellanos; Bernard Lavallé; Christian Fernandez, Nov 2018, Pessac, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardinés de Francia en la obra de Elena Poniatowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ª Jornada internacional de estudio "La emoción del texto: dialogo entre historia y literatura"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSyH Benemérita Universidad de Puebla, Javier Pérez Siller, Jun 2018, Puebla, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822150v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01864463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identidades culturales en dialogo en Hasta no verte Jesus mio-Elena Poniatowska - Mexico, literatura mexicana, feminismo, Poniatowska</w:t>
               </w:r>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des premières revues de la vice-royauté à la presse culturelle péruvienne des années 20 Projet Art global et périodiques culturels XVIII e -XIX e siècle Institut National d'Histoire de l'Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Art et Revues culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Duchemin Pelletier Florence, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clorinda Matto de Turner y el canon de sus &amp;quot;Elementos de literatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Seminario Internacional: Por ser mujer y autora.. Redes culturales de escritoras españolas y latinoamericanas (1824-1936), Madrid, 23-25 noviembre, 2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3768,51 +3768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Amérique latine et la passion du français au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès de la Société des Etudes Romantiques et Dix-Neuvièmistes : Le XIXe siècle et ses langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4834,51 +4834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representaciones internas y miradas externas sobre el Perú y la América Andina. Del Virreinato al Novecientos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Mayor de San Marcos, PUB, pp.366, 2019, 979-10-300-0355-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4896,51 +4896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel González Prada : Ensayos y poesías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gonzalez Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5046,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les générations dans le monde latino-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHA, pp.266, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5183,51 +5183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des itinéraires et des étapes en Amérique latine, XVIe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHA, pp.286, 2015, 978-2-85892-448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5543,160 +5543,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El otro curso del tiempo: una interpretacion de Los rios profundos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFEA, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El otro curso del tiempo : una interpretación de Los Ríos profundos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français d 'Etudes Andines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2008, Biblioteca Andina, 978-9972-627-83-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut Français d 'Etudes Andines</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01979790v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02638487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gonzalez Prada, escritor de dos mundos</w:t>
               </w:r>
@@ -6753,51 +6753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En octubre no hay milagros&amp;quot; después de cincuenta años : incomprensiones y fidelidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Antonio Mazzotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoria del Perú. Actas del Octavo Congreso Internacional de Peruanistas en el Extranjero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
@@ -6833,186 +6833,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans la tourmente des guerres d'indépendance de l'Amérique espagnole : le parcours de Joseph de Cantérac, de Casteljaloux à la capitulation d'Ayacucho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Piot; Bernard Lachaise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre en Aquitaine, les Aquitains en guerre de l'Antiquité à nos jours LXVIIIe congrès de la FHSO (Nérac, 6 et 7 juin 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edtions d'Albret; Fédération Historique du Sud Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-204, 2017, 97829130555582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel González Prada, traductor del francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gladys Flores Heredia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poesía, pensamiento y acción en Manuel González Prada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Peruana de la Lengua, Pueblo Libre, Editorial Cátedra Vallejo, 2017, 978-612-4159-45-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522089v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01896257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lafond de Lurcy: un relato de viajes dedicado al Perú de 1821</w:t>
               </w:r>
@@ -7621,51 +7621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déchiffrage archaïque et les démons du pouvoir : Lituma en los Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Tauzin-Castellanos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amérique latine écartelée: pouvoir et violence à l'épreuve de la fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7933,165 +7933,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La muerte de Francisco Pizarro novelada en el Perú Republicano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À tout seigneur tout honneur : Mélanges offerts à Claude Chauchadis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS / Université de Toulouse-Le Mirail, pp.379--386, 2009, Méridiennes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las cárceles peruanas y su ficcionalización : una imagen del Perú contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prisons de l'Amérique latine: de la réalité à la métaphore de l'enfermement, 135-170</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639181v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02639182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAS CÁRCELES PERUANAS Y SU FICCIONALIZACIÓN</w:t>
               </w:r>
@@ -8520,51 +8520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VIDA LITERARIA LIMEÑA Y EL PAPEL DE MANUEL GONZALEZ PRADA (1885-1889)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cornejo Polar, Jorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I encuentro internacional de Peruanistas Estado de los estudios histórico-sociales sobre el Perú a fines del siglo XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9584,51 +9584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Palma, humor y literatura, México en el epistolario de Ricardo Palma y las tradiciones peruanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9702,151 +9702,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arguedas en Francia: el viaje de 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un voyage présidentiel au coeur des Andes (1834-1835)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00561452v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00671860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10292,51 +10292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/mitologias.816" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Morales Mena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35286/mrlad.v3i5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira C&#233;sar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel T Saxton Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eduardo Benavides" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.8109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Chac&#243;n Delgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15381/is.v22i40.15895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.1983" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.9015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Usandizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Gras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671858v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Cuburu Ithorotz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nos-livres/2024-lemigration-basque-et-bearnaise-en-amerique.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04020441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Suarez Arg&#252;ello Ana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Estela Vilela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pierini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Huaman Machaca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velasquez David Victor Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondoeditorial.unmsm.edu.pe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Prada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Ortiz Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aguila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanueva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de la Fuente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/biblioteca-andina-de-bolsillo/029/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llona Victor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Jara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cornejo Polar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://celacp.org/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://coloquioscanariasamerica.casadecolon.com/index.php/CHCA/issue/view/307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialverbum.es/producto/un-universo-de-universos-y-una-fuente-de-canciones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/51116970/Memoria_del_Per%C3%BA_Actas_del_VIII_Congreso_Internacional_de_Peruanistas_en_el_Extranjero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-albret.com/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4398.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellanos Jos&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P410" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L_Am%C3%A9rique_latine_%C3%A9cartel%C3%A9e_%3A_pouvoir_et_violence_%C3%A0_l%E2%80%99%C3%A9preuve_de_la_fiction" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248811v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890887v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/i" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshs.univ-poitiers.fr/crla/contenidos/publications/publi031.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benjam&#237;n Cisneros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paz Sold&#225;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Un&#225;nue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575505v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulima.edu.pe/publicaciones/i-encuentro-internacional-de-peruanistas-estado-de-los-estudios-historico-sociales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5809" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martos Marco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duras Marguerite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04201523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04020478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03147896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076091v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01325604v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989POITA001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03806981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/mitologias.816" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Morales Mena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35286/mrlad.v3i5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira C&#233;sar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel T Saxton Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eduardo Benavides" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.8109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Chac&#243;n Delgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15381/is.v22i40.15895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.1983" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.9015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Usandizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Gras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671858v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Cuburu Ithorotz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nos-livres/2024-lemigration-basque-et-bearnaise-en-amerique.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04020441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Suarez Arg&#252;ello Ana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Estela Vilela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pierini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Huaman Machaca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velasquez David Victor Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondoeditorial.unmsm.edu.pe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Prada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Ortiz Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aguila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanueva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de la Fuente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979790v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/biblioteca-andina-de-bolsillo/029/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llona Victor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Jara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cornejo Polar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://celacp.org/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://coloquioscanariasamerica.casadecolon.com/index.php/CHCA/issue/view/307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialverbum.es/producto/un-universo-de-universos-y-una-fuente-de-canciones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/51116970/Memoria_del_Per%C3%BA_Actas_del_VIII_Congreso_Internacional_de_Peruanistas_en_el_Extranjero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-albret.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4398.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellanos Jos&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P410" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L_Am%C3%A9rique_latine_%C3%A9cartel%C3%A9e_%3A_pouvoir_et_violence_%C3%A0_l%E2%80%99%C3%A9preuve_de_la_fiction" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248811v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890887v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/i" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshs.univ-poitiers.fr/crla/contenidos/publications/publi031.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benjam&#237;n Cisneros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paz Sold&#225;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Un&#225;nue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575505v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulima.edu.pe/publicaciones/i-encuentro-internacional-de-peruanistas-estado-de-los-estudios-historico-sociales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5809" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martos Marco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duras Marguerite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04201523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04020478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03147896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076091v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01325604v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989POITA001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03806981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>