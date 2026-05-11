--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -822,334 +822,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De emigrado a rebelde: José Canterac, un militar indeseable en busca de la identidad perdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigaciones sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Investigaciones Sociales, 22 (40), pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15381/is.v22i40.15895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La migración francesa al Perú: la familia Courret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordenadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Coordenadas Revista de historia local y regional.Dossier preparado por Óscar Álvarez Gila y Chiara Pagnotta Migrantes, colonos y exiliados en el espacio Atlántico, siglos XIX-XX, 6 (2), pp.144-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02266829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los corresponsales mexicanos de Ricardo Palma: estrechando lazos entre Peru y México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (121), pp.341-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.8109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02265938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una figura clave para construir la historia del pensamiento político iberoamericano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro José Chacón Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ariadna histórica. Lenguajes, conceptos, metáforas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp.199 - 203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946503v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02092049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art indigéniste au féminin : Julia Codesido, Elena Izcue et Carmen Saco</w:t>
               </w:r>
@@ -1832,174 +1832,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'Aquitaine à l’Amérique au temps des Indépendances. Représentation de Lima dans l’itinéraire de Julien Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hommage à Geneviève Champeau. II. Figures de la civilisation contemporaine, 3, pp.136-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.9015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teseo en Ayacucho: Abril rojo más allá de la novela policiaca»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacarina del Sur: Revista de Pensamiento Crítico Lationamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280648v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02280647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ocupacion de Francia</w:t>
               </w:r>
@@ -2186,234 +2186,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De una cárcel a otra : el encierro femenino en Elena Poniatowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.127--134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique génétique et l'oeuvre de Manuel Gonzalez Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escritural: écritures d'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.142--152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana de González Prada, migrante y escritora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, tome 111, pp.623--638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639183v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02638467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2563,191 +2563,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel González Prada en el Perú y el mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Usandizaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesa Redonda Casa America Catalunya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa America Catalunya, May 2021, Barcelone, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revisitando el testimonio de Flora Tristan desde la lectura de sus escritos en francés y otros documentos inéditos del primer medio siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Nacional de Historia Bicentenario Repensar la republica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Cultura del Peru, Jul 2021, LIMA, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321031v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03334726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La representación afroperuana en los álbumes de acuarelas de Leoncio Angrand</w:t>
               </w:r>
@@ -2796,234 +2796,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traces de l'émigration française au Pérou (1825-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations : traces, inscriptions et textualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02528695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flores y colores en la poesía de Manuel González Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel González Prada : la lira rebelde y la patria feroz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de la Literatura Peruana; Universidad Ruiz de Montoya, Nov 2020, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisando textos e imágenes de la Monarquía francesa acerca del Perú Republicano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès national d'histoire du Pérou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010968v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02528695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’anachronisme dans les Traditions péruviennes de Ricardo Palma (1833-1919)</w:t>
               </w:r>
@@ -3072,510 +3072,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02520592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En Octubre no hay milagros después de cincuenta años: incomprensiones y fidelidades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Congreso de Peruanistas, Ottawa Canada 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazzotti José Antonio; Abanto Luis, Mar 2017, Ottawa (Canada), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Huellas, trazos y figuraciones de Julia Codesido (1883-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huellas, trazos y figuraciones de Julia Codesido</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français d'Etudes Andines, Aug 2018, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonia francesa en el Perú: huellas e interpretaciones sobre una migración transatlántica de baja intensidad en el siglo XIX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII Coloquio de Historia Canario-Americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Palmas de Gran Canaria, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardinés de Francia en la obra de Elena Poniatowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ª Jornada internacional de estudio "La emoción del texto: dialogo entre historia y literatura"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSyH Benemérita Universidad de Puebla, Javier Pérez Siller, Jun 2018, Puebla, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuevos aportes sobre Manuel González Prada.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenario de Manuel Gonzalez Prada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Peruana de la Lengua, Aug 2018, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisitando la vida y la obra de Manuel Gonzalez Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congrès International des Péruvianistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, José Antonio Mazzotti; Isabelle Tauzin-Castellanos; Bernard Lavallé; Christian Fernandez, Nov 2018, Pessac, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identidades culturales en dialogo en Hasta no verte Jesus mio-Elena Poniatowska - Mexico, literatura mexicana, feminismo, Poniatowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ENS Lyon Agrégation d'espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700580v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05044465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des premières revues de la vice-royauté à la presse culturelle péruvienne des années 20 Projet Art global et périodiques culturels XVIII e -XIX e siècle Institut National d'Histoire de l'Art</w:t>
               </w:r>
@@ -4214,1489 +4214,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los amigos de Elena de Fernando Casos (1874)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MYL, 2023, 9786125013323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05019555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’émigration basque et béarnaise en Amérique : histoires familiales en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beñat Cuburu Ithorotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248, 2023, 9791070062081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beñat Cuburu Ithorotz</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.248, 2023, 9791070062081</w:t>
+                <w:t xml:space="preserve">halshs-04647886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et représentations du Pérou en France (1821- 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques. , 2023, 978-2-38444-006-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04079739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diario del viaje del presidente Orbegoso al sur del Peru (1835, Cusco-Puno-Arequipa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Huaman Machaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velasquez David Victor Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tauzin Isabelle. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://fondoeditorial.unmsm.edu.pe/index.php/fondoeditorial/catalog/download/398/375/1417-1?inline=1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Luis Suarez, 9789972467165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03985608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miradas mexicanas hacia Francia y Estados Unidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Suarez Argüello Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Estela Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ana Rosa Suarez Argüello Institut Mora; Isabelle Tauzin-Castellanos Université Bordeaux Montaigne. , 2022, 9786078793594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migraciones, viajes y transferencias culturales : huellas de movilidades entre México, Centroamérica, Francia y España (1821-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Soto-Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Alvarez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Castro Gonzalez Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial de la Sede del Pacifico Universidad de Costa Rica, 2022, 978-9930-608-03-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03940114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representaciones internas y miradas externas sobre el Perú y la América Andina. Del Virreinato al Novecientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Mayor de San Marcos, PUB, pp.366, 2019, 979-10-300-0355-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González Prada : Ensayos y poesías</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonzalez Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cátedra, pp.568, 2019, 978-84-376-4006-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viajes, exilios y migraciones: representaciones en la literatura latinoamericana del siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrén Ortiz Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Efrén Ortoz Dominguez; Isabelle Tauzin Castellanos. 2018, Viajes, exilios y migraciones: representaciones en la literatura latinoamericana del siglo XXI, 9786075027159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02175645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les générations dans le monde latino-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSHA, pp.266, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miradas recíprocas entre Perú y Francia: escritores, viajeros y analistas (siglos XVIII- XX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maylis Santa-Cruz</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux; Universidad Ricardo Palma, 2015, 978-612-4234-29-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des itinéraires et des étapes en Amérique latine, XVIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSHA, pp.286, 2015, 978-2-85892-448-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pied, à cheval, en voiture: l'Amérique indépendante et les moyens de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSHA, pp.388, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisons d'Amérique latine : du réel à la métaphore de l'enfermement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.440, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cárceles latinoamericanas: realidad y metáfora del encarcelamiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Louis</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Yvinec</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Casanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de la Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques. , 2023, 978-2-38444-006-1</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.441, 2009, 978-2-86781-552-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Los amigos de Elena de Fernando Casos (1874)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González Prada , Ensayos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MYL, 2023, 9786125013323</w:t>
+              <w:t xml:space="preserve">Université Ricardo Palma, pp.325, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Miradas mexicanas hacia Francia y Estados Unidos</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El otro curso del tiempo : una interpretación de Los Ríos profundos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Ana Rosa Suarez Argüello Institut Mora; Isabelle Tauzin-Castellanos Université Bordeaux Montaigne. , 2022, 9786078793594</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français d 'Etudes Andines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2008, Biblioteca Andina, 978-9972-627-83-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Migraciones, viajes y transferencias culturales : huellas de movilidades entre México, Centroamérica, Francia y España (1821-2021)</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El otro curso del tiempo: una interpretacion de Los rios profundos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Editorial de la Sede del Pacifico Universidad de Costa Rica, 2022, 978-9930-608-03-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFEA, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...890 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638487v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">halshs-01979790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gonzalez Prada, escritor de dos mundos</w:t>
               </w:r>
@@ -6433,169 +6433,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02890743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les agents d'émigration à Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tauzin-Castellanos Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'émigration en Amérique latine à la crise migratoire: histoire oubliée de la Nouvelle-Aquitaine XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAIRN, 2021, De l'émigration en Amérique latine à la crise migratoire: histoire oubliée de la Nouvelle-Aquitaine XIXe-XXIe siècle, 9782350689241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aves sin nido de Clorinda MATTO DE TURNER. Estudio preliminar.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502797v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03502841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonia francesa en el Perú : huellas e interpretaciones sobre une migración transatlántica de baja intensidad en el siglo XIX</w:t>
               </w:r>
@@ -6833,186 +6833,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel González Prada, traductor del francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gladys Flores Heredia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poesía, pensamiento y acción en Manuel González Prada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Peruana de la Lengua, Pueblo Libre, Editorial Cátedra Vallejo, 2017, 978-612-4159-45-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans la tourmente des guerres d'indépendance de l'Amérique espagnole : le parcours de Joseph de Cantérac, de Casteljaloux à la capitulation d'Ayacucho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Piot; Bernard Lachaise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre en Aquitaine, les Aquitains en guerre de l'Antiquité à nos jours LXVIIIe congrès de la FHSO (Nérac, 6 et 7 juin 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edtions d'Albret; Fédération Historique du Sud Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-204, 2017, 97829130555582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edtions d'Albret; Fédération Historique du Sud Ouest</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01896257v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02522089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lafond de Lurcy: un relato de viajes dedicado al Perú de 1821</w:t>
               </w:r>
@@ -7469,173 +7469,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acerca de la navegacion del Bordelais en tiempos de la lucha por la independencia americana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Begoña, Cava Mesa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América en la memoria: conmemoraciones y reencuentros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Deusto - Espagne, pp.9, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arguedas en Francia : el viaje de 1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cecilia Esparza, Miguel Giusti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arguedas: la dinamica de los encuentros culturales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificia Universidad Catolica del Peru, pp.9, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626683v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02626682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déchiffrage archaïque et les démons du pouvoir : Lituma en los Andes</w:t>
               </w:r>
@@ -7787,311 +7787,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El pensamiento pradiano en busca de otra v\'ia para el liberalismo en el Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Portocarrero, Gonzalo and Ward, Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El porvenir nos debe una victoria. La insolita modernidad de Manuel Gonzalez Prada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acerca del conformismo de Lastenia Larriva de Llona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Emilie Martin Nelly Goswitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing from the Margins. Nineteenth Century Latin American Women Writers and the Critics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, California State University, pp.1-5, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">El pensamiento pradiano en busca de otra v\'ia para el liberalismo en el Perú</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las cárceles peruanas y su ficcionalización : una imagen del Perú contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El porvenir nos debe una victoria. La insolita modernidad de Manuel Gonzalez Prada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.9, 2010</w:t>
+              <w:t xml:space="preserve">Prisons de l'Amérique latine: de la réalité à la métaphore de l'enfermement, 135-170</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muerte de Francisco Pizarro novelada en el Perú Republicano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À tout seigneur tout honneur : Mélanges offerts à Claude Chauchadis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS / Université de Toulouse-Le Mirail, pp.379--386, 2009, Méridiennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639182v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02639181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAS CÁRCELES PERUANAS Y SU FICCIONALIZACIÓN</w:t>
               </w:r>
@@ -8230,397 +8230,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02890887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mercedes Cabello de Carbonera: una locura anunciada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joaquin Manzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Locos, excéntricos y marginados en la literatura latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRLA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-102, 1999, Locos, excéntricos y marginados en la literatura latinoamericana, 9782910050054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02293897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La emergencia del feminismo en Arequipa : Zarela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margarita Zegarra Flórez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujeres y género en la historia del Perú</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Documentación de la Mujer, pp.333-345, 1999, Mujeres y género en la historia del Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02890836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Joaquin Manzi. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA VIDA LITERARIA LIMEÑA Y EL PAPEL DE MANUEL GONZALEZ PRADA (1885-1889)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cornejo Polar, Jorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Locos, excéntricos y marginados en la literatura latinoamericana</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-102, 1999, Locos, excéntricos y marginados en la literatura latinoamericana, 9782910050054</w:t>
+              <w:t xml:space="preserve">I encuentro internacional de Peruanistas Estado de los estudios histórico-sociales sobre el Perú a fines del siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad de Lima; Fondo de Cultura Economica; Unesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9972450317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01575505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les romantiques péruviens et Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tauzin-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Benjamín Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Paz Soldán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Unánue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Maurice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">París y el mundo ibérico e iberoamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X Nanterre, pp. 231-242, 1998, París y el mundo ibérico e iberoamericano, 2-85901-017-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103901v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01575505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments sur l'éducation féminine au Pérou au XIXe siècle</w:t>
               </w:r>
@@ -10292,51 +10292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/mitologias.816" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Morales Mena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35286/mrlad.v3i5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira C&#233;sar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel T Saxton Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eduardo Benavides" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.8109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Chac&#243;n Delgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15381/is.v22i40.15895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.1983" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.9015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Usandizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Gras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671858v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Cuburu Ithorotz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nos-livres/2024-lemigration-basque-et-bearnaise-en-amerique.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04020441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Suarez Arg&#252;ello Ana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Estela Vilela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pierini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Huaman Machaca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velasquez David Victor Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondoeditorial.unmsm.edu.pe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Prada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Ortiz Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aguila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanueva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Joubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de la Fuente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979790v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/biblioteca-andina-de-bolsillo/029/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llona Victor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Jara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cornejo Polar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://celacp.org/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://coloquioscanariasamerica.casadecolon.com/index.php/CHCA/issue/view/307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialverbum.es/producto/un-universo-de-universos-y-una-fuente-de-canciones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/51116970/Memoria_del_Per%C3%BA_Actas_del_VIII_Congreso_Internacional_de_Peruanistas_en_el_Extranjero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-albret.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4398.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellanos Jos&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P410" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L_Am%C3%A9rique_latine_%C3%A9cartel%C3%A9e_%3A_pouvoir_et_violence_%C3%A0_l%E2%80%99%C3%A9preuve_de_la_fiction" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248811v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890887v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/i" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshs.univ-poitiers.fr/crla/contenidos/publications/publi031.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benjam&#237;n Cisneros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paz Sold&#225;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Un&#225;nue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575505v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulima.edu.pe/publicaciones/i-encuentro-internacional-de-peruanistas-estado-de-los-estudios-historico-sociales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5809" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martos Marco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duras Marguerite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04201523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04020478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03147896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076091v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01325604v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989POITA001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03806981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/mitologias.816" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Morales Mena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35286/mrlad.v3i5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira C&#233;sar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel T Saxton Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eduardo Benavides" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15381/is.v22i40.15895" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.8109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Chac&#243;n Delgado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.1983" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.9015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Usandizaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Gras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671858v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Cuburu Ithorotz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nos-livres/2024-lemigration-basque-et-bearnaise-en-amerique.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Santa-Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Yvinec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Blanco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Huaman Machaca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velasquez David Victor Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondoeditorial.unmsm.edu.pe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04020441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Suarez Arg&#252;ello Ana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Estela Vilela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaudry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Pierini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Alvarez Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Castro Gonzalez Maria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Prada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Ortiz Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aguila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanueva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Joubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de la Fuente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/biblioteca-andina-de-bolsillo/029/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llona Victor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Jara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cornejo Polar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://celacp.org/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502841v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://coloquioscanariasamerica.casadecolon.com/index.php/CHCA/issue/view/307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialverbum.es/producto/un-universo-de-universos-y-una-fuente-de-canciones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/51116970/Memoria_del_Per%C3%BA_Actas_del_VIII_Congreso_Internacional_de_Peruanistas_en_el_Extranjero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-albret.com/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/langues-litteratures-et-cultures-du-monde/miradas-reciprocas-entre-peru-y-francia-viajeros-escritores-y-analistas-siglos-xviii-xx-4398.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellanos Jos&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P410" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/L_Am%C3%A9rique_latine_%C3%A9cartel%C3%A9e_%3A_pouvoir_et_violence_%C3%A0_l%E2%80%99%C3%A9preuve_de_la_fiction" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248811v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/affiche_publication.php?code=P366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890887v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/i" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshs.univ-poitiers.fr/crla/contenidos/publications/publi031.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890836v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulima.edu.pe/publicaciones/i-encuentro-internacional-de-peruanistas-estado-de-los-estudios-historico-sociales" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103901v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benjam&#237;n Cisneros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paz Sold&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Un&#225;nue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.5809" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04393581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martos Marco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duras Marguerite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04201523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04020478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03147896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076091v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01325604v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989POITA001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03806981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>