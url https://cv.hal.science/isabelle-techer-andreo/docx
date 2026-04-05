--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -118,1173 +118,1173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment quality and ecological risk assessment in Mediterranean harbors of Occitanie, France: implications for sustainable dredged material management</w:t>
+                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry Dorleon</w:t>
+                <w:t xml:space="preserve">Julie Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118097⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055004v1</w:t>
+                <w:t xml:space="preserve">hal-05195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment quality and ecological risk assessment in Mediterranean harbors of Occitanie, France: implications for sustainable dredged material management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195817v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547616v2</w:t>
+                <w:t xml:space="preserve">hal-04579808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110509. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579808v1</w:t>
+                <w:t xml:space="preserve">hal-04547616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of chloride from marine dredged sediments : a new model based on a natural vegetation recolonization</w:t>
+                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flo Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Pellequer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Sahli</w:t>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuan Sarzynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Denes</w:t>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118508⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, pp.166160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417145v1</w:t>
+                <w:t xml:space="preserve">hal-04181494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoremediation of chloride from marine dredged sediments : a new model based on a natural vegetation recolonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flo Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pellequer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Slimane Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">Thuan Sarzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Mathilde Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 903, pp.166160. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.118508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181494v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+                <w:t xml:space="preserve">Elemental and isotopic tracing of mineral infillings from various microstructures of a fault system into fine-grained sediments: which interacting fluids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-021-02143-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03418643v1</w:t>
+                <w:t xml:space="preserve">hal-03556270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride accumulation in aboveground biomass of three macrophytes (Phragmites australis, Juncus maritimus, and Typha latifolia) depending on their growth stages and salinity exposure: application for Cl− removal and phytodesalinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-17591-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental and isotopic tracing of mineral infillings from various microstructures of a fault system into fine-grained sediments: which interacting fluids?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Clauer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-021-02143-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556270v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction between Natural and Anthropogenic Contaminants of Atmospheric Precipitates from Northeastern Kansas Based on Their Elemental Contents and Strontium Isotopic Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1331,103 +1331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr isotope discrimination of multi species aquaculture productions at a worldwide scale and contribution of the water reservoir in Sr plant input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.e03075. </w:t>
@@ -1612,64 +1612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glaciogenic origin of the Pleistocene calcareous dust in Argentina on the basis of field, mineralogical, textural, and geochemical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thea Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (1), pp.218-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,304 +1697,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural practice on the Sr isotopic composition of food products: Application to discriminate the geographic origin of olives and olive oil.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Geochemical signature of paleofluids in microstructures from Main Fault in the Opalinus Clay of the Mont Terri rock laboratory, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Medini</w:t>
+                <w:t xml:space="preserve">I. Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Janin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maider Arregui</w:t>
+                <w:t xml:space="preserve">Ben Laurich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (1), pp.105128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-016-0253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519824v1</w:t>
+                <w:t xml:space="preserve">hal-01544318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical signature of paleofluids in microstructures from Main Fault in the Opalinus Clay of the Mont Terri rock laboratory, Switzerland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Clauer</w:t>
+                <w:t xml:space="preserve">Impact of agricultural practice on the Sr isotopic composition of food products: Application to discriminate the geographic origin of olives and olive oil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Techer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Laurich</w:t>
+                <w:t xml:space="preserve">Maider Arregui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110 (1), pp.105128. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00015-016-0253-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544318v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical Tracing of Potential Hydraulic Connections between Groundwater and Run-Off Water in Northeastern Kansas, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,103 +2175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing fluid-flow events in Lower-Triassic sandstones of the eastern Paris Basin by elemental tracing and isotopic dating of nanometric illite crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.157-184. </w:t>
@@ -2309,103 +2309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of porewater composition through time in limestone aquifers: Salinity and D/H of fluid inclusion water in authigenic minerals (Jurassic of the eastern Paris basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417, pp.210-227. </w:t>
@@ -2437,671 +2437,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01216563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of calcareous dust in Argentinean Pleistocene periglacial deposits traced by Sr, C and O isotopic compositions, and REE distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detecting the thermal aureole of a magmatic intrusion in immature to mature sediments: a case study in the East Greenland Basin (73◦N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thea Vogt</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.04.024⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (1), pp.160-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520563v1</w:t>
+                <w:t xml:space="preserve">hal-00903412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality and geographical tracing of atmospheric PM by Sr isotopes continuous monitoring (Soumis)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Techer</w:t>
+                <w:t xml:space="preserve">Origin of calcareous dust in Argentinean Pleistocene periglacial deposits traced by Sr, C and O isotopic compositions, and REE distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thea Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 380, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790237v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air quality and geographical tracing of atmospheric PM by Sr isotopes continuous monitoring (Soumis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fromage-Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Medini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278033v1</w:t>
+                <w:t xml:space="preserve">hal-01790237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for PDO olive oils traceability: state of art and discussion about the possible contribution of strontium isotopic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 239, pp.745-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00217-014-2279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the thermal aureole of a magmatic intrusion in immature to mature sediments: a case study in the East Greenland Basin (73◦N)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (1), pp.160-174. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.78-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903412v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigations and reactive transport modelling of cement paste / argillite interactions in a saturated context and outside an excavated disturbed zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,77 +3152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing interactions between natural argillites and hyper-alkaline fluids from engineered cement paste and concrete: Chemical and isotopic monitoring of a 15-years old deep-disposal analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tinseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3298,51 +3298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Sr isotopes in coffee &amp;quot;Bourbon Pointu&amp;quot; of the Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing effect on the mineral and chemical c 1 omposition of Opalinus Clays (Mont Terri, Switzerland) after excavation and surface storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,64 +3569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementation of kerogen-rich marls by alkaline fluids released during weathering of thermally metamorphosed marly sediments. Part II : organic matter evolution, magnetic susceptibility and metals (Ti, Cr, Fe) at the khushaym matruk natural analogue (central jordan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of high-alkaline fluids in an argillaceous formation: Case study of the Khushaym Matruk natural analogue (Central Jordan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3981,51 +3981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and isotopic characterization of water–rock interactions in shales induced by the intrusion of a basaltic dike: A natural analogue for radioactive waste disposal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,64 +4194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfisa Berezina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Yakushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4285,103 +4285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flo Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France. </w:t>
@@ -4413,321 +4413,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sédiments de dragage riches en sels par la voie de la phytoremédiation (DPHY)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Denes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651967v1</w:t>
+                <w:t xml:space="preserve">hal-04068119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gestion des sédiments de dragage riches en sels par la voie de la phytoremédiation (DPHY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Denes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068119v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température et de la fertilité des sols des terrils sur la croissance des Pins d’Alep (Projet PAG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
@@ -4877,51 +4877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying eroded Messinian deposits on the Maltese Islands by gypsum Sr isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Casteleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,303 +5005,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argillite / cementitious materials interaction: in-situ investigations and modeling of engineered analogues from the Tournemire experimental station</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Engineered analogues of cement/clay interactions i n the Tournemire experimental platform (France): a coupled mineralogical and geochemical approach to track tiny disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tinseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Devol-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on clays in natural and engineered barriers for radioactive waste confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cementitious Materials in Safety Cases for Geological Repositories for Radioactive Waste: Role, Evolution and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OECD Nuclear Energy Agency (NEA), Nov 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876561v1</w:t>
+                <w:t xml:space="preserve">hal-04876673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered analogues of cement/clay interactions i n the Tournemire experimental platform (France): a coupled mineralogical and geochemical approach to track tiny disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Argillite / cementitious materials interaction: in-situ investigations and modeling of engineered analogues from the Tournemire experimental station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cementitious Materials in Safety Cases for Geological Repositories for Radioactive Waste: Role, Evolution and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OECD Nuclear Energy Agency (NEA), Nov 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International meeting on clays in natural and engineered barriers for radioactive waste confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876673v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of the Tournemire argillite (France) submitted to an alkaline plume: through-diffusion and advection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Devol-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tinseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,329 +5488,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and mineralogical alterations under thermal stress at 95°C of Callovo-Oxfordian claystones (Bure, France) and lower Dogger Mont Terri claystones (Switzerland)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Cathelineau</w:t>
+                <w:t xml:space="preserve">Ageing effect on the chemical and isotopic (Sr and Ar) characteristics of cored Mont Terri Opalinus Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Liewig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Meeting Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00178807v1</w:t>
+                <w:t xml:space="preserve">halsde-00178972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing effect on the chemical and isotopic (Sr and Ar) characteristics of cored Mont Terri Opalinus Clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Techer</w:t>
+                <w:t xml:space="preserve">Magnetic and mineralogical alterations under thermal stress at 95°C of Callovo-Oxfordian claystones (Bure, France) and lower Dogger Mont Terri claystones (Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Janots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Meeting Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00178972v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00178807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images magnétique, géochimique et minéralogique d'un stress thermique à 100°C sur les argilites de Mont Terri et Bure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Colloque du GdR FORPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.119-125</w:t>
@@ -5839,103 +5839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation minéralogique, géochimique et isotopique initiale des argiles à Opalinus du laboratoire souterrain de Mont Terri (Suisse) avant l'expérience thermique HE-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Liewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Coll. du GdR FORPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.127-134</w:t>
@@ -5990,51 +5990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Semhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,77 +6072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kushaim Matruk site, a natural witness of the propagation of alkaline fluids into a clayey environment: isotopic approach (C, O, Sr, Ar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,77 +6212,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ème Congrès International "Clays in Natural Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France. pp.425-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,77 +6339,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of dredged marine sediments in southern France : main keys to large-scale beneficial re-use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. https://7isebe.sciencesconf.org/441925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6434,77 +6434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinity problems in dredged sediments treated by phytoremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Cothelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,77 +6613,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioactive Remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6792,77 +6792,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dépouilles radioactives à la crise « COVID-19 » Enseignements et pistes de réflexions ouvertes par la mise en scène politico-médiatique de l’épidémie en France durant le &amp;quot;confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radioactivité du corps humain : Effet des actes médicaux et gestion des dépouilles radioactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7124,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04417145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pellequer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Sarzynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Denes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02143-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chaudhuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/GEMS.2021311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0253-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology4040056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.04.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73JDL2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fromage-Mariette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2279-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt396" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.11.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHR3P9MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00510554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liewig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57CGSDKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ML230W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salameh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWSJ7XK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNHFRXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casteleyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tinseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devol-Brown" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebischung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castelyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grare" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janots" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04417145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pellequer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Sarzynski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Denes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02143-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chaudhuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/GEMS.2021311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0253-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology4040056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.04.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73JDL2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fromage-Mariette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2279-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.11.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHR3P9MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00510554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liewig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57CGSDKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ML230W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salameh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWSJ7XK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNHFRXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casteleyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tinseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devol-Brown" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebischung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castelyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grare" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janots" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>