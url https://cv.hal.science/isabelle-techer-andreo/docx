--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -118,1173 +118,1173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
+                <w:t xml:space="preserve">Sediment quality and ecological risk assessment in Mediterranean harbors of Occitanie, France: implications for sustainable dredged material management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Régis</w:t>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195817v1</w:t>
+                <w:t xml:space="preserve">hal-05055004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment quality and ecological risk assessment in Mediterranean harbors of Occitanie, France: implications for sustainable dredged material management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry Dorleon</w:t>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 217, </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055004v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110509. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579808v1</w:t>
+                <w:t xml:space="preserve">hal-04547616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547616v2</w:t>
+                <w:t xml:space="preserve">hal-04579808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
+                <w:t xml:space="preserve">Phytoremediation of chloride from marine dredged sediments : a new model based on a natural vegetation recolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
+                <w:t xml:space="preserve">Flo Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flo Sordes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Emeline Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">Slimane Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Thuan Sarzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.118508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181494v1</w:t>
+                <w:t xml:space="preserve">hal-04417145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of chloride from marine dredged sediments : a new model based on a natural vegetation recolonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flo Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Slimane Sahli</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuan Sarzynski</w:t>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Denes</w:t>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 344, pp.118508. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, pp.166160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417145v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental and isotopic tracing of mineral infillings from various microstructures of a fault system into fine-grained sediments: which interacting fluids?</w:t>
+                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Clauer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-021-02143-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556270v1</w:t>
+                <w:t xml:space="preserve">insu-03418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride accumulation in aboveground biomass of three macrophytes (Phragmites australis, Juncus maritimus, and Typha latifolia) depending on their growth stages and salinity exposure: application for Cl− removal and phytodesalinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-17591-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elemental and isotopic tracing of mineral infillings from various microstructures of a fault system into fine-grained sediments: which interacting fluids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-021-02143-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03418643v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction between Natural and Anthropogenic Contaminants of Atmospheric Precipitates from Northeastern Kansas Based on Their Elemental Contents and Strontium Isotopic Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1331,103 +1331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr isotope discrimination of multi species aquaculture productions at a worldwide scale and contribution of the water reservoir in Sr plant input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.e03075. </w:t>
@@ -1612,64 +1612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glaciogenic origin of the Pleistocene calcareous dust in Argentina on the basis of field, mineralogical, textural, and geochemical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thea Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (1), pp.218-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,304 +1697,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical signature of paleofluids in microstructures from Main Fault in the Opalinus Clay of the Mont Terri rock laboratory, Switzerland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Clauer</w:t>
+                <w:t xml:space="preserve">Impact of agricultural practice on the Sr isotopic composition of food products: Application to discriminate the geographic origin of olives and olive oil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Techer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+                <w:t xml:space="preserve">Salim Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Laurich</w:t>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Arregui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00015-016-0253-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544318v1</w:t>
+                <w:t xml:space="preserve">hal-01519824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural practice on the Sr isotopic composition of food products: Application to discriminate the geographic origin of olives and olive oil.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Medini</w:t>
+                <w:t xml:space="preserve">Geochemical signature of paleofluids in microstructures from Main Fault in the Opalinus Clay of the Mont Terri rock laboratory, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Janin</w:t>
+                <w:t xml:space="preserve">I. Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maider Arregui</w:t>
+                <w:t xml:space="preserve">Ben Laurich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (1), pp.105128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00015-016-0253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519824v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical Tracing of Potential Hydraulic Connections between Groundwater and Run-Off Water in Northeastern Kansas, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,103 +2175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing fluid-flow events in Lower-Triassic sandstones of the eastern Paris Basin by elemental tracing and isotopic dating of nanometric illite crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.157-184. </w:t>
@@ -2309,103 +2309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of porewater composition through time in limestone aquifers: Salinity and D/H of fluid inclusion water in authigenic minerals (Jurassic of the eastern Paris basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417, pp.210-227. </w:t>
@@ -2437,671 +2437,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01216563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the thermal aureole of a magmatic intrusion in immature to mature sediments: a case study in the East Greenland Basin (73◦N)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Methods for PDO olive oils traceability: state of art and discussion about the possible contribution of strontium isotopic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt396⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 239, pp.745-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-014-2279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903412v1</w:t>
+                <w:t xml:space="preserve">hal-01539820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of calcareous dust in Argentinean Pleistocene periglacial deposits traced by Sr, C and O isotopic compositions, and REE distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thea Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.04.024⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01520563v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality and geographical tracing of atmospheric PM by Sr isotopes continuous monitoring (Soumis)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Techer</w:t>
+                <w:t xml:space="preserve">Origin of calcareous dust in Argentinean Pleistocene periglacial deposits traced by Sr, C and O isotopic compositions, and REE distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thea Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 380, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790237v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for PDO olive oils traceability: state of art and discussion about the possible contribution of strontium isotopic tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air quality and geographical tracing of atmospheric PM by Sr isotopes continuous monitoring (Soumis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fromage-Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Janin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539820v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Detecting the thermal aureole of a magmatic intrusion in immature to mature sediments: a case study in the East Greenland Basin (73◦N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 171, pp.78-83. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (1), pp.160-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278033v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigations and reactive transport modelling of cement paste / argillite interactions in a saturated context and outside an excavated disturbed zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,77 +3152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing interactions between natural argillites and hyper-alkaline fluids from engineered cement paste and concrete: Chemical and isotopic monitoring of a 15-years old deep-disposal analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tinseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3298,51 +3298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Sr isotopes in coffee &amp;quot;Bourbon Pointu&amp;quot; of the Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing effect on the mineral and chemical c 1 omposition of Opalinus Clays (Mont Terri, Switzerland) after excavation and surface storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,64 +3569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementation of kerogen-rich marls by alkaline fluids released during weathering of thermally metamorphosed marly sediments. Part II : organic matter evolution, magnetic susceptibility and metals (Ti, Cr, Fe) at the khushaym matruk natural analogue (central jordan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of high-alkaline fluids in an argillaceous formation: Case study of the Khushaym Matruk natural analogue (Central Jordan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3981,51 +3981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and isotopic characterization of water–rock interactions in shales induced by the intrusion of a basaltic dike: A natural analogue for radioactive waste disposal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,64 +4194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfisa Berezina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Yakushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4285,103 +4285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flo Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France. </w:t>
@@ -4413,321 +4413,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des sédiments de dragage riches en sels par la voie de la phytoremédiation (DPHY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Denes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068119v1</w:t>
+                <w:t xml:space="preserve">hal-04651967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sédiments de dragage riches en sels par la voie de la phytoremédiation (DPHY)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Denes</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651967v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température et de la fertilité des sols des terrils sur la croissance des Pins d’Alep (Projet PAG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
@@ -4877,51 +4877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying eroded Messinian deposits on the Maltese Islands by gypsum Sr isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Casteleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,303 +5005,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered analogues of cement/clay interactions i n the Tournemire experimental platform (France): a coupled mineralogical and geochemical approach to track tiny disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Argillite / cementitious materials interaction: in-situ investigations and modeling of engineered analogues from the Tournemire experimental station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cementitious Materials in Safety Cases for Geological Repositories for Radioactive Waste: Role, Evolution and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OECD Nuclear Energy Agency (NEA), Nov 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International meeting on clays in natural and engineered barriers for radioactive waste confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876673v1</w:t>
+                <w:t xml:space="preserve">hal-04876561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argillite / cementitious materials interaction: in-situ investigations and modeling of engineered analogues from the Tournemire experimental station</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Engineered analogues of cement/clay interactions i n the Tournemire experimental platform (France): a coupled mineralogical and geochemical approach to track tiny disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tinseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Devol-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on clays in natural and engineered barriers for radioactive waste confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cementitious Materials in Safety Cases for Geological Repositories for Radioactive Waste: Role, Evolution and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OECD Nuclear Energy Agency (NEA), Nov 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876561v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of the Tournemire argillite (France) submitted to an alkaline plume: through-diffusion and advection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Devol-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tinseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,329 +5488,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing effect on the chemical and isotopic (Sr and Ar) characteristics of cored Mont Terri Opalinus Clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Techer</w:t>
+                <w:t xml:space="preserve">Magnetic and mineralogical alterations under thermal stress at 95°C of Callovo-Oxfordian claystones (Bure, France) and lower Dogger Mont Terri claystones (Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Janots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Meeting Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00178972v1</w:t>
+                <w:t xml:space="preserve">halsde-00178807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and mineralogical alterations under thermal stress at 95°C of Callovo-Oxfordian claystones (Bure, France) and lower Dogger Mont Terri claystones (Switzerland)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Cathelineau</w:t>
+                <w:t xml:space="preserve">Ageing effect on the chemical and isotopic (Sr and Ar) characteristics of cored Mont Terri Opalinus Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Liewig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Meeting Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00178807v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00178972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images magnétique, géochimique et minéralogique d'un stress thermique à 100°C sur les argilites de Mont Terri et Bure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Colloque du GdR FORPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.119-125</w:t>
@@ -5839,103 +5839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation minéralogique, géochimique et isotopique initiale des argiles à Opalinus du laboratoire souterrain de Mont Terri (Suisse) avant l'expérience thermique HE-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Liewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Coll. du GdR FORPRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.127-134</w:t>
@@ -5990,51 +5990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Semhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,77 +6072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kushaim Matruk site, a natural witness of the propagation of alkaline fluids into a clayey environment: isotopic approach (C, O, Sr, Ar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,77 +6212,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Siebenaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ème Congrès International "Clays in Natural Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France. pp.425-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,77 +6339,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of dredged marine sediments in southern France : main keys to large-scale beneficial re-use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. https://7isebe.sciencesconf.org/441925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6434,77 +6434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinity problems in dredged sediments treated by phytoremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Cothelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,77 +6613,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioactive Remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6792,77 +6792,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dépouilles radioactives à la crise « COVID-19 » Enseignements et pistes de réflexions ouvertes par la mise en scène politico-médiatique de l’épidémie en France durant le &amp;quot;confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radioactivité du corps humain : Effet des actes médicaux et gestion des dépouilles radioactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7124,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04417145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pellequer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Sarzynski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Denes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02143-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chaudhuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/GEMS.2021311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0253-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology4040056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.04.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73JDL2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fromage-Mariette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2279-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.11.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHR3P9MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00510554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liewig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57CGSDKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ML230W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salameh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWSJ7XK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNHFRXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casteleyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tinseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devol-Brown" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebischung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castelyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grare" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janots" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04417145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pellequer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Sarzynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Denes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02143-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chaudhuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/GEMS.2021311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0253-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology4040056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2279-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.04.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73JDL2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fromage-Mariette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt396" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.11.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHR3P9MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00510554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liewig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57CGSDKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ML230W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salameh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWSJ7XK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNHFRXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casteleyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tinseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devol-Brown" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebischung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castelyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grare" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janots" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>