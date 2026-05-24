--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -118,1173 +118,1173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment quality and ecological risk assessment in Mediterranean harbors of Occitanie, France: implications for sustainable dredged material management</w:t>
+                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry Dorleon</w:t>
+                <w:t xml:space="preserve">Julie Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118097⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055004v1</w:t>
+                <w:t xml:space="preserve">hal-05195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment quality and ecological risk assessment in Mediterranean harbors of Occitanie, France: implications for sustainable dredged material management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195817v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547616v2</w:t>
+                <w:t xml:space="preserve">hal-04579808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110509. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579808v1</w:t>
+                <w:t xml:space="preserve">hal-04547616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of chloride from marine dredged sediments : a new model based on a natural vegetation recolonization</w:t>
+                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flo Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Pellequer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Sahli</w:t>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuan Sarzynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Denes</w:t>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118508⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, pp.166160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417145v1</w:t>
+                <w:t xml:space="preserve">hal-04181494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative environmental and economic life cycle assessment of phytoremediation of dredged sediment using Arundo Donax, integrated with biomass to bioenergy valorization chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoremediation of chloride from marine dredged sediments : a new model based on a natural vegetation recolonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flo Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pellequer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Slimane Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">Thuan Sarzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Mathilde Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 903, pp.166160. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.118508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181494v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+                <w:t xml:space="preserve">Chloride accumulation in aboveground biomass of three macrophytes (Phragmites australis, Juncus maritimus, and Typha latifolia) depending on their growth stages and salinity exposure: application for Cl− removal and phytodesalinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Benjamin Reneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17591-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03418643v1</w:t>
+                <w:t xml:space="preserve">hal-03540597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride accumulation in aboveground biomass of three macrophytes (Phragmites australis, Juncus maritimus, and Typha latifolia) depending on their growth stages and salinity exposure: application for Cl− removal and phytodesalinization</w:t>
+                <w:t xml:space="preserve">Elemental and isotopic tracing of mineral infillings from various microstructures of a fault system into fine-grained sediments: which interacting fluids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Delattre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reneaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-17591-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-021-02143-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540597v1</w:t>
+                <w:t xml:space="preserve">hal-03556270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental and isotopic tracing of mineral infillings from various microstructures of a fault system into fine-grained sediments: which interacting fluids?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Clauer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-021-02143-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556270v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction between Natural and Anthropogenic Contaminants of Atmospheric Precipitates from Northeastern Kansas Based on Their Elemental Contents and Strontium Isotopic Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1331,103 +1331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr isotope discrimination of multi species aquaculture productions at a worldwide scale and contribution of the water reservoir in Sr plant input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.e03075. </w:t>
@@ -1612,64 +1612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glaciogenic origin of the Pleistocene calcareous dust in Argentina on the basis of field, mineralogical, textural, and geochemical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thea Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (1), pp.218-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1703,51 +1703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of agricultural practice on the Sr isotopic composition of food products: Application to discriminate the geographic origin of olives and olive oil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,77 +1820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical signature of paleofluids in microstructures from Main Fault in the Opalinus Clay of the Mont Terri rock laboratory, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Laurich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,64 +1937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical Tracing of Potential Hydraulic Connections between Groundwater and Run-Off Water in Northeastern Kansas, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,103 +2175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing fluid-flow events in Lower-Triassic sandstones of the eastern Paris Basin by elemental tracing and isotopic dating of nanometric illite crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.157-184. </w:t>
@@ -2309,103 +2309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of porewater composition through time in limestone aquifers: Salinity and D/H of fluid inclusion water in authigenic minerals (Jurassic of the eastern Paris basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417, pp.210-227. </w:t>
@@ -2437,671 +2437,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01216563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for PDO olive oils traceability: state of art and discussion about the possible contribution of strontium isotopic tool</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detecting the thermal aureole of a magmatic intrusion in immature to mature sediments: a case study in the East Greenland Basin (73◦N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-014-2279-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (1), pp.160-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539820v1</w:t>
+                <w:t xml:space="preserve">hal-00903412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Origin of calcareous dust in Argentinean Pleistocene periglacial deposits traced by Sr, C and O isotopic compositions, and REE distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thea Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 380, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278033v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of calcareous dust in Argentinean Pleistocene periglacial deposits traced by Sr, C and O isotopic compositions, and REE distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thea Vogt</w:t>
+                <w:t xml:space="preserve">Air quality and geographical tracing of atmospheric PM by Sr isotopes continuous monitoring (Soumis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fromage-Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01520563v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality and geographical tracing of atmospheric PM by Sr isotopes continuous monitoring (Soumis)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Techer</w:t>
+                <w:t xml:space="preserve">Methods for PDO olive oils traceability: state of art and discussion about the possible contribution of strontium isotopic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 239, pp.745-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-014-2279-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790237v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the thermal aureole of a magmatic intrusion in immature to mature sediments: a case study in the East Greenland Basin (73◦N)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Methodological development for 87Sr/86Sr measurement in olive oil and preliminary discussion of its use for geographical traceability of PDO Nîmes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (1), pp.160-174. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.78-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.08.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903412v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigations and reactive transport modelling of cement paste / argillite interactions in a saturated context and outside an excavated disturbed zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,77 +3152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing interactions between natural argillites and hyper-alkaline fluids from engineered cement paste and concrete: Chemical and isotopic monitoring of a 15-years old deep-disposal analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tinseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,64 +3569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementation of kerogen-rich marls by alkaline fluids released during weathering of thermally metamorphosed marly sediments. Part II : organic matter evolution, magnetic susceptibility and metals (Ti, Cr, Fe) at the khushaym matruk natural analogue (central jordan).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,64 +4194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfisa Berezina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Yakushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4285,103 +4285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flo Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France. </w:t>
@@ -4413,321 +4413,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des sédiments de dragage riches en sels par la voie de la phytoremédiation (DPHY)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Denes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651967v1</w:t>
+                <w:t xml:space="preserve">hal-04068119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gestion des sédiments de dragage riches en sels par la voie de la phytoremédiation (DPHY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Denes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel 2021 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2021, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068119v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température et de la fertilité des sols des terrils sur la croissance des Pins d’Alep (Projet PAG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
@@ -5005,303 +5005,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argillite / cementitious materials interaction: in-situ investigations and modeling of engineered analogues from the Tournemire experimental station</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Engineered analogues of cement/clay interactions i n the Tournemire experimental platform (France): a coupled mineralogical and geochemical approach to track tiny disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tinseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Devol-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on clays in natural and engineered barriers for radioactive waste confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cementitious Materials in Safety Cases for Geological Repositories for Radioactive Waste: Role, Evolution and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OECD Nuclear Energy Agency (NEA), Nov 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876561v1</w:t>
+                <w:t xml:space="preserve">hal-04876673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered analogues of cement/clay interactions i n the Tournemire experimental platform (France): a coupled mineralogical and geochemical approach to track tiny disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Argillite / cementitious materials interaction: in-situ investigations and modeling of engineered analogues from the Tournemire experimental station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cementitious Materials in Safety Cases for Geological Repositories for Radioactive Waste: Role, Evolution and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OECD Nuclear Energy Agency (NEA), Nov 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International meeting on clays in natural and engineered barriers for radioactive waste confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876673v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of the Tournemire argillite (France) submitted to an alkaline plume: through-diffusion and advection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Devol-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tinseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,497 +5488,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and mineralogical alterations under thermal stress at 95°C of Callovo-Oxfordian claystones (Bure, France) and lower Dogger Mont Terri claystones (Switzerland)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Cathelineau</w:t>
+                <w:t xml:space="preserve">Ageing effect on the chemical and isotopic (Sr and Ar) characteristics of cored Mont Terri Opalinus Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Liewig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Meeting Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00178807v1</w:t>
+                <w:t xml:space="preserve">halsde-00178972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing effect on the chemical and isotopic (Sr and Ar) characteristics of cored Mont Terri Opalinus Clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Techer</w:t>
+                <w:t xml:space="preserve">Magnetic and mineralogical alterations under thermal stress at 95°C of Callovo-Oxfordian claystones (Bure, France) and lower Dogger Mont Terri claystones (Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Janots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Meeting Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00178972v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00178807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images magnétique, géochimique et minéralogique d'un stress thermique à 100°C sur les argilites de Mont Terri et Bure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Caractérisation minéralogique, géochimique et isotopique initiale des argiles à Opalinus du laboratoire souterrain de Mont Terri (Suisse) avant l'expérience thermique HE-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Liewig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pozzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe Colloque du GdR FORPRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.119-125</w:t>
+              <w:t xml:space="preserve">IVe Coll. du GdR FORPRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089213v1</w:t>
+                <w:t xml:space="preserve">hal-00089215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation minéralogique, géochimique et isotopique initiale des argiles à Opalinus du laboratoire souterrain de Mont Terri (Suisse) avant l'expérience thermique HE-D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Images magnétique, géochimique et minéralogique d'un stress thermique à 100°C sur les argilites de Mont Terri et Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Pozzi</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe Coll. du GdR FORPRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.127-134</w:t>
+              <w:t xml:space="preserve">IVe Colloque du GdR FORPRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089215v1</w:t>
+                <w:t xml:space="preserve">hal-00089213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements, K/Rb, and Sr Isotope Ratios as Some Additional Clues to the Presence of Chemical Elements in Atmospheric Precipitations in a Continental Interior Location in the U.S.A.</w:t>
               </w:r>
@@ -6098,51 +6098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,51 +6238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ème Congrès International "Clays in Natural Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France. pp.425-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,77 +6339,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of dredged marine sediments in southern France : main keys to large-scale beneficial re-use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. https://7isebe.sciencesconf.org/441925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6434,77 +6434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinity problems in dredged sediments treated by phytoremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Sordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Cothelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,51 +6639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6818,51 +6818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radioactivité du corps humain : Effet des actes médicaux et gestion des dépouilles radioactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7124,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04417145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pellequer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Sarzynski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Denes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02143-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chaudhuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/GEMS.2021311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0253-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology4040056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2279-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.04.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73JDL2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fromage-Mariette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt396" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.11.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHR3P9MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00510554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liewig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57CGSDKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ML230W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salameh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWSJ7XK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNHFRXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casteleyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tinseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devol-Brown" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebischung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castelyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grare" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janots" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04417145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pellequer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Sahli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Sarzynski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Denes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delattre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reneaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17591-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02143-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chaudhuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/GEMS.2021311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Thireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Vogt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Medini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Arregui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Techer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Laurich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0253-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology4040056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01216563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.04.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73JDL2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fromage-Mariette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-014-2279-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.08.121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.11.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHR3P9MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00510554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liewig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57CGSDKC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ML230W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salameh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.02.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWSJ7XK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Khoury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassineux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXKTG38-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZNHFRXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sordes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casteleyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tinseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devol-Brown" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebischung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castelyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grare" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pozzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janots" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siebenaller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cothelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Moureaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9b297b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jaeger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00005-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740687v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>