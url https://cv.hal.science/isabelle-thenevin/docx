--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Isabelle Thenevin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THENEVIN Isabelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -89,50 +95,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">isabelle-thenevin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6673-5657</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">229819826</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -252,457 +279,591 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete experimental study on hard granites: Microstructural characterization, mechanical response, and failure criterion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigations of the electrical breakdown during high-voltage pulse fragmentation: Application to the Vosges sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marwa Dakik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John-Paul Latham</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2024.100592⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.106522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2026.106522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700616v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet AGREGA : vers un outil pédagogique et ludique pour simuler le marché des granulats en région Île-de-France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A complete experimental study on hard granites: Microstructural characterization, mechanical response, and failure criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tessier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stéphane Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Deneuve</w:t>
+                <w:t xml:space="preserve">Alexandre Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mallens</w:t>
+                <w:t xml:space="preserve">John-Paul Latham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 96 - Octobre 2019 - La pollution de l’air, 96, pp.107-119. </w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.100592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/re1.096.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2024.100592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307024v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet AGREGA : vers un outil pédagogique et ludique pour simuler le marché des granulats en région Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schleifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thenevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mallens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 96 - Octobre 2019 - La pollution de l’air, 96, pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.096.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laboratory pull-out tests on fully grouted rock bolts and cable bolts: results and lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blanco Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Blanco Martin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Schleifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Lubosik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, octobre 2017, 9 (5), pp.843-855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -712,733 +873,733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of Rock Microstructure: An Experimental and Numerical Modelling Study of High-Pressure Water Jet Rock Cutting Under Subsurface Confining Pressure Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Latham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Velmurugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th U.S. Rock Mechanics/Geomechanics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Golden, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56952/ARMA-2024-1005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Fragmentation by High-Voltage Pulses: Review of Observations and Objectives for the Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thenevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thenevin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marwa Dakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque sur les Arcs Electriques CAE 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mines Paris-PSL, Jun 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Fragmentation by High-Voltage Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Dakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th conference of the French Society of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cherbourg en Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale du boulonnage, comparaison des résultats d'essais d'arrachement - cas des sols raides et des roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schleifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Advances in rock Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tunisian Society for Rock Mechanics, Mar 2018, Hammamet, Tunisie. pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE EXPERIMENTALE DE L'EFFET DU CONFINEMENT SUR L'ARRACHEMENT DES BOULONS DE FRONT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jahangir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schleifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CFGI-CFMS-CFMR, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris flow hazards due to land use change above source areas in torrent catchments. The case study of Les Arcs (Savoie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Koscielny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">river basin management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, wessex institute Southampton, United Kingdom. pp.161-170, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/RM090151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1448,154 +1609,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde - Mécanique des Roches : défis et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des Roches : défis et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 315-322, 2018, 978-2-35671-506-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1605,1184 +1766,1184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur du marché des granulats sur la région Ile de France - Notice et exemples d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schleifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Armines. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les analyses thématiques effectuées sur les scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schleifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Armines. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet NEWTUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jahangir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARMINES. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEWTUN Livrable D02 n°2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jahangir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schleifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Armines; IFFSTAR. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEWTUN : Rapport d'activité M48</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jahangir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic L Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Armines; Soletanche Bachy; RATP; Itech; IFFSTAR; ibisc. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Testing Programme on rock-bolts and cable-bolts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jahangir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Armines; Mines ParisTech. 2015, 51 p. + Annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEWTUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Jahangir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Soletanche Bachy; Egis Rail, Guyancourt; RATP, Paris; Itech; Armines; Mines ParisTech; IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux; ibisc. 2014, 69 p. + Annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEWTUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Schleifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Soletanche Bachy; Egis Rail, Guyancourt; RATP, Paris; itech; Armines; Mines ParisTech; IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux; ibisc. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Aléa et risque sécheresse. Analyse du comportement des sols argileux lors de cycles climatiques extrêmes. Application au risque sécheresse: aide au diagnostic et recommandations. Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Projet Aléa et risque sécheresse. Analyse du comportement des sols argileux lors de cycles climatiques extrêmes. Application au risque sécheresse: aide au diagnostic et recommandations. Synthèse de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zemenu Geremew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thenevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Géosciences. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Laribi</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-00584449v1</w:t>
+                <w:t xml:space="preserve">hal-00584451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Aléa et risque sécheresse. Analyse du comportement des sols argileux lors de cycles climatiques extrêmes. Application au risque sécheresse: aide au diagnostic et recommandations. Synthèse de la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Projet Aléa et risque sécheresse. Analyse du comportement des sols argileux lors de cycles climatiques extrêmes. Application au risque sécheresse: aide au diagnostic et recommandations. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zemenu Geremew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Géosciences. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584451v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de Armines-Centre de Géosciences au rapport n°4 - 2ème rapport annuel Fondation MAIF Projet de recherche &amp;quot;Aléas er risque sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zemenu Geremew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thenevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Géosciences. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2850,51 +3011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF3EEFB2"/>
+    <w:nsid w:val="880417FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3081,51 +3242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-thenevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6673-5657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Latham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100592" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02307024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deneuve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mallens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.096.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lubosik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.04.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naderi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Latham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Velmurugan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56952/ARMA-2024-1005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sellami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dakik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01757044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RM090151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01724553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Slimane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01727657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01741422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Laribi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-thenevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6673-5657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229819826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05583329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dakik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sellami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2026.106522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumoulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Latham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100592" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02307024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deneuve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mallens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.096.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lubosik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.04.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naderi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Latham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Velmurugan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56952/ARMA-2024-1005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01757044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rodriguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RM090151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01724553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Slimane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01727657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01741422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01377245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Laribi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>