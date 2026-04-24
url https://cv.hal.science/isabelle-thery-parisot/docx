--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:62.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISABELLE THERY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle THERY-PARISOTDirectrice de recherche au CNRSCultures, Environnements : Préhistoire, Antiquité, Moyen-AgeUniversité Côte d’Azur - CNRSPôle Universitaire Saint Jean d’Angély24, avenue des Diables BleusF - 06300 Nice</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-thery-parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3766-0750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060106824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemical investigations of an MIS 5 fire in the Palaeolithic deposits of Ormesson (Seine-et-Marne, France): Anthropic or natural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 371, pp.109708. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special issue : “Advances in artificial intelligence and quantitative methods for archaeology and art history”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Edited by Dr. Isabelle Théry-Parisot (Université Côte d’Azur, CNRS, CEPAM, UMR 7264, 06300 Nice), Dr. Vanna Lisa-Coli (Université Côte d’Azur, CNRS, CEPAM, UMR 7264, 06300 Nice), Dr. Luca Calatroni (CNRS Côte d'Azur Regional Delegation, SOPHIA ANTIPOLIS CEDEX, France), Dr. Marco Corneli (Université Côte d’Azur, CNRS, LJAD, UMR 7351, INRIA, Maasai, 06300 Nice), 75, pp.11. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the isotopic signal (δ13C) of palaeolithic charcoal: A suitable tool in chrono-environmental contextualisation of Points Cave (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Padovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104927. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data analysis and multiple kernel learning for species identification of modern and archaeological small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amane Agraw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPChAr—a Benzene Polycarboxylic Acid database to describe the molecular characteristics of laboratory-produced charcoal: Implications for soil science and archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0321584. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire and heat, from hearth to charcoal: An experimental approach to temperature in the context of Palaeolithic hearths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna-Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104977. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of early neolithic archery from Cueva de los Murciélagos (Albuñol, Granada) revealed through combined chemical and morphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Martín-Seijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martínez-Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.29247. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77224-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SACHA: an interactive identification key of Southern African CHArcoals for anthracological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion K. Bamford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-bja10173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Role of Wooden Vessels, Basketry, and Pottery at the Early Neolithic Site of La Draga (Banyoles, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susagna Romero-Brugués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdoxia Tzerpou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Morera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of early neolithic archery from Cueva de los Murciélagos (Albuñol, Granada) revealed through combined chemical and morphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Martín-Seijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martínez-Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.29247. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77224-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Role of Wooden Vessels, Basketry, and Pottery at the Early Neolithic Site of La Draga (Banyoles, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susagna Romero-Brugués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdoxia Tzerpou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Morera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to highlight slash-and-burn agriculture in ancient soils? A modern baseline of agrarian fire imprint in the Guatemalan lowlands using charcoal particle analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.102725. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers quarante-milles ans du Paléolithique moyen en Île-de-France (80-40 ka) : lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du couvert forestier et son exploitation mésolithique et néolithique à La Font-aux-Pigeons (Châteauneuf-les-Martigues, Bouches-du-Rhône) : apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31/4, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.14308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient arctic pyro-technologies: Experimental fires to document the impact of animal origin fuels on wood combustion. Journal of Archaeological Science: Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Buonasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 33, October 2020, 102414, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel management in Patagonian hunter-gatherer groups: Evaluating the diameter of carbonized and non-carbonized wood from Cerro Casa de Piedra 7 site (Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Caruso Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.102378. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old taphonomy issues, new charcoal data for Mesolithic contexts: Impact of fragment size and sampling context on the assemblages of Escabasses cave (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New climatic approaches to the analysis of the middle Paleolithic sequences: Combined taxonomic and isotopic charcoal analyses on a Neanderthal settlement, Les Canalettes (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sampling methods in charcoal-rich layers and high diversity environment: a case study from the Later Stone Age of Bushman Rock Shelter, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bamford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage végétal littoral de Provence au Néolithique final, dynamique naturelle et gestion agro-sylvo-pastorale : apports de l’étude anthracologique de Ponteau (Martigues, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.45-70. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.13157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating histories and taphonomy of ancient fireplaces: A multi-proxy case study from the Upper Palaeolithic sequence of Abri Pataud (Les Eyzies-de-Tayac, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Braadbaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Reidsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wil Roebroeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102468. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis at Limon-Raspail (Vaucluse, Southeastern France): new data concerning the vegetal landscape and its management in Provence at the end of the Neolithic (2880-2580 cal. B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), p. 53-68. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Cave and into the Light: Perspectives and Challenges of Radiocarbon Dating an Open-Air Aurignacian Site (Régismont-le-Haut, Mediterranean France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (3), pp.247 - 279. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-018-0011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating the cave, drawing in black: wood charcoal analysis at Chauvet-Pont d'Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (362), pp.320 - 333. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch bark tar production: experimental and biomolecular approaches of a common and widely used prehistoric adhesive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9372-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ13C referential in three Pinus species for a first archeological application to Paleolithic contexts “Between intra- and inter-individual variation and carbonization effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.775-78. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Aurignacian daily life and camp organization: The open-air site of Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.69-98. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment of the last hunters-gatherers and first agro-pastoralists, in the west Mediterranean, between the Rhone and the Northern Apennines (7th - 6th millennium cal. BCE): attractiveness of the landscape units and settlement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.167-182. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead wood gathering among Neanderthal groups: Charcoal evidence from Abric del Pastor and El Salt (Eastern Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Vidal-Matutano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.109-121. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les feux de la grotte Chauvet-Pont d'Arc : approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental anthracology: Evaluating the role of combustion processes in the representivity of archaeological charcoal records in tropical forests, a case study from the Maya Lowlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.480-490. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in the evolution of Paleolithic symbolic and technological systems : The shining bull and engraved tablets of Rocher de l'Impératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173037. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement châtelperronien de plein air dans le Bassin parisien : les Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.3-64. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chronology of human and animal presence in the decorated and sepulchral cave of Cussac (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 432, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’expérimentation à la compréhension des pratiques en anthracologie: gestion et utilisation du bois de feu dans les sociétés préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do Lapaarq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (25), pp.484-509. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/LEPAARQ.V13I25.7410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri de Pendimoun (Castellar, Alpes-Maritimes) : nouvelles données sur l'évolution du couvert forestier et l'exploitation du milieu au Néolithique (5800 à 2000 ans cal. BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 359-360, pp.520 - 534. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: Experimental approach combining charcoal analysis and biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terralc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutréen en Île-de-France, le site des Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutreen en ile-de-France, le site des Bossats à Ormesson (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2014.14396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel use and management during the Mesolithic: recent approaches in archaeobotany/La gestion des combustibles au Mésolithique :orientations actuelles de la recherche en archéobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des techniques aux territoires: nouveaux regards sur les cultures mésolithiques. Actes de la table-ronde, 22-23 novembre 2012, Maison de la recherche, Toulouse (France). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, P@lethnologie, 6, article labellisé 2014 mais en cours de pagination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Evenk campfires to prehistoric hearths: charcoal analysis as a tool for identifying the use of rotten wood as fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.321-336. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and evolution of Mesolithic landscapes in the Haut-Quercy (Lot, France): new charcoal data from archaeological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612455547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasoned or green? Radial cracks analysis as a method for identifying the use of green wood as fuel in archaeological charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (2), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation and combustion properties of Patagonian Andean wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caruso-Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Extra 11, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preservation of anthracological material and mechanical properties of wood charcoal: an experimental approach of fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanfrédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis and wood diameter: inductive and deductive methodological approaches for the study of firewood collecting practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grenouillet-Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, EXTRA-11, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la table ronde &amp;quot;Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracology and taphonomy, from wood gathering to charcoal analysis. A review of the taphonomic processes modifying charcoal assemblages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrzazvzez Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic Impact of Prolonged Combustion on Bones Used as Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.8995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Report on Pech de l'Azé IV, Layer 8 (Middle Paleolithic, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold L. Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-P. Mcpherron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.182−219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des os brûlés dans les sites du Paléolithique : un programme d'archéologie expérimentale en taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118 "Programmes expérimentaux en taphonomie", pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paléobotanique des dépôts du Pléistocène supérieur de la grotte de Coudoulous II (Tour-de-Faure, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Renault-Miskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kervazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (3), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte ornée du Moulin de Languenay (Lissac-sur-Couze, Corrèze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin (Pinus sylvestris) : préférence d'un taxon ou contrainte de l'environnement ? Étude des charbons de bois de la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (1), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2005.13338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte ornée du Moulin de Laguenay (Lissac-sur-Couze, Corrèze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Heimlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (1), pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collecte du bois de feu dans le site moustérien de la Combette (Bonnieux, Vaucluse, France) : implications paléo-économiques et paléo-écologiques ; approche morphométrique des charbons de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (3), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2006.13466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloring and preservation state of Faunal Remains from the neanderthal levels of Kulna Cave, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Valoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, 5, pp.479-501. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.20116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Combette (Bonnieux, Vaucluse, France): a Mousterian sequence in the Luberon mountain chain, between the plains of the Durance and Calavon rivers. Prehistoria Alpina, 39, 70-90.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoria alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés combustibles des ossements : données expérimentales et réflexions archéologiques sur leur emploi dans les sites paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.235-254. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2005.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences taphonomiques de l'utilisation des ossements comme combustible. Approche expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésolithique moyen et «Néolithique ancien» sur le Causse de Séverac. Aperçu sur quelques résultats des fouilles 1997-2002 au Clos de Poujol: Campagnac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (33-45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du bois de feu au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, II, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Management (Bone and Wood) During the Lower Aurignacian in the Pataud Rock Shelter (Lower Palaeolithic, Les Eyzies de Tayac, Dordogne, France). Contribution of Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (12), pp.1415-1421. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.2001.0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique de la grotte du sanglier (Reilhac, Lot et Garonne). In M.R. SERONIE-VIVIEN la grotte du sanglier à Reilhac (lot). Du magdalénien au néolithique ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des combustibles (bois et lignite) dans l’abri moustérien des Canalettes : l’expérimentation à la simulation des besoins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42, pp.45-55. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2000.2169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coal used for Fuel at Two Prehistoric Sites in Southern France: Les Canalettes (Mousterian) and Les Usclades (Mesolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.509-512. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1996.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First use of Coal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Precedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/373480a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève Histoire du feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Charrier, Eric Badel, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal and wooden artefacts from the Terracota Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science at the service of studying and safeguarding major heritage sites: The X'ian Terracotta Soldiers' Army site and the Notre-Dame de Paris construction site</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des Sciences du Patrimoine, May 2025, Paris Musée Guimet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for identification of wood and charcoal in archaeological and palaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions. 10th World Archaeological Congress Darwin, Australia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève Histoire du feu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées du GDR Sciences du Bois, 22-24 octobre 2025. Conférence invitée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlier Bertrand; Badel Eric; Gril Joseph, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes de Machine Learning pour l’identification d’images de charbons de bois archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu-Donné Fangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A et innovations numériques, enjeux et usages en Archéologie, 9ème séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE FOR IDENTIFICATION OF WOOD AND CHARCOAL IN ARCHAEOLOGICAL AND PALAEOLOGICAL PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC-10 : 10th World Archaeological Congress, Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dotte Emilie; Chae Byrne; Théry-Parisot Isabelle, Jun 2025, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire feu de toute bouse”: using animal dung as fuel before pastoralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44èmes Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur - Fumier, bouses et guano : ordures ou or brun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARCOAL CHEMISTRY: UNCOVERING THE MOLECULAR MYSTERIES FROM PRESERVATION TO THE IDENTIFICATION OF TAPHONOMIC PROCESSES IN ARCHAEOLOGICAL CONTEXTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roversi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, ROME, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE FOR IDENTIFICATION OF WOOD AND CHARCOAL IN ARCHAEOLOGICAL AND PALAEOLOGICAL PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARCOAL CHEMISTRY: UNCOVERING THE MOLECULAR MYSTERIES FROM PRESERVATION TO THE IDENTIFICATION OF TAPHONOMIC PROCESSES IN ARCHAEOLOGICAL CONTEXTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roversi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Penkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty High</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Benzene Polycarboxylic Acid Analysis: potential of a molecular marker for the study of archaeological hearths and wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of excrements as fuel before pastoralism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Auréade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44èmes Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM FIRE PROPERTIES TO TAPHONOMY, AN EXPERIMENTAL APPROACH TO TEMPERATURE IN PALEOLITHICAL CONTEXTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International anthracological meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, PORTO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fire properties to taphonomy, an experimental approach to temperature during palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco 2023 - 8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire feu de tout bois&amp;quot;. Insights into vegetation changes during the Pleistocene-Holocene transition and firewood selection strategies of later stone age inhabitants at the Bushman Rock Shelter site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bamford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sciences University of Porto, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined database of anatomical features and micrographs for selected Southern African woods and charcoals: a perspective on an identification key for anthracological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie) : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM UMR7264, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and fire in pre-Columbian agroforestry: the Maya Lowland site of Naachtun, Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology for the Future, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient artic pyrotechnologies. Experimental fires to document the impact of animal origin fuels on wood combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Buonasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Fairbanks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion regarding an effective sampling method in charcoal-rich layers: a case study from the Later Stone Age of Bushman Rock Shelter, Limpopo Province, South Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sievers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May L. Murungi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion K. Bamford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Anthracology Meeting Charcoal Science in Archaeology and Palaeoecology University of Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool – Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use isotopic analysis on archaeological charcoals as paleoenvironmental proxy for Pleistocene sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Rings In Archaeology, Climatology and Ecology, TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caserta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire, Bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaser F., Djema H., Locht J.-L., Chaussé C., Oct 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche publique en France en 2019 : Diagnostic et propositions du Comité national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session extraordinaire du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New climatic approaches of the middle Paleolithic sequences: combined methodology of the taxonomic and isotopic charcoal analyses on two Neanderthals settlements: &amp;quot;Les Canalettes &amp;quot; (Aveyron, France) and &amp;quot;la Combette&amp;quot; (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international d'anthracologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacarrière Julien Marie-Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF, Amiens, juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, amiens, France. p. 231-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire use and agroforestry in tropical forest (Guatemala). A multi-proxy study of swidden cultivation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Morell-Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Anthracology Meeting - Charcoal Science in Archaeology and Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de grilles de lectures interprétatives des pratiques de la collecte du bois de feu en anthracologie. Approche expérimentale et méthodes statistqiues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau cairn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux et foyers au Paléolithique: quels enseignements pour la compréhension des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'équipe GReNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois et leurs usages: approches pluridisciplinaires des actions de la température et de leurs effets sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Pluribois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the δ13c isotopic signal on archaeological charcoal to infer pleistocene climate change: methods and first applications on paleolithic settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “PACE” Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular study of ashy sediments to reconstruct fuel management strategies and paleoenvironments at le rocher de l’impératrice (plougastel-daoulas, france) during the lateglacial azilian occupation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Anthracology Meeting Charcoal Science in Archaeology and Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son rythme : une arythmie entre transformations techniques et symboliques durant les premiers temps de l'Azilien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de la préhistoire: de la caractérisation à l'interprétation des biogéoressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d'étude du Groupement de Sciences des Matériaux de l'université de Nice.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire and Hearth. To what extend can they light Paleolithic ways of lif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can stable isotope ratios from archaeological charcoal be used as a regional paleoenvironmental indicators : potential of the method for the Upper Paleolithic of the Ardèche canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When experimentation raises more questions than it provides answers: laboratory replication of vitrified wood charcoal and its relevance for archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists Meeting, Session 110: Disentangling human from natural factors: Taphonomical value of microanatomical features on archaeological wood and charcoal assemblages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régismont-le-Haut, fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la session 2 du 28ème Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01965110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brûler l’utile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tromelin les Îles Eparses. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement, échantillonnage pour l'anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolde thématique Archeobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fuel management strategies and traditions at marginal Patagonian environments: the case of El Chueco 1 site (11500-2500 cal. B.P.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Riquelme-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Méndez Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology of Fire Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tenerife, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la bioraffinerie dans le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique pluribois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche dans l'étude des paléoenvironnements: charbons, signal isotopique et climat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Battipaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPAM, Master PPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brûler l'utile? Tromelin les îles Eparses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tromelin, l'île des esclaves oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around a putative Neanderthal smoking hearth from El Salt (eastern Iberia): firewood management and charcoal spatial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Vidal-Matutano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristo M. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutrean 2017, 3rd international conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment of the last hunter-gatherers versus environment of the first agro-pastoralists between the Alps and the Apennines (7th-6th millenium cal. BCE): review of the situation and prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche dans l'étude des paléoenvironnements: charbons, signal isotopique et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna And Battipaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPAM, Master PPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fuel managements strategies at Central Western Patagonian environments: anthracology at El Chueco 1 site (11500 - 2500 cal. B.P.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Riquelme-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Méndez Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Punta Arenas, Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et gestion du paysage végétal littoral au Néolithique final (2900-2600 cal. BCE) : apport de l’étude anthracologique de Ponteau (Martigues, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe rencontres méridionales de Préhistoire Récente, Bayonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bison valley: Ormesson (Seine-et-Marne, France), a key open-air site for the study of Palaeolithic groups from the Middle Palaeolithic to the Badegoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de La Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plougastel-Daoulas 14000 ans avant la Gariguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du « CReAAH ». Archéologie, Archéosciences, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest evidence of a smoking hearth? A palaeoeconomical approach from el salt (eastern Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Vidal-Matutano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cnuts Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois archive des changements climatiques: le &13c appliqué à l'étude des charbons de bois archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du master arts et cultures de la Préhistoire: biogéochimie isotopique: quelles applications ne Préhistoire?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">prélèvement, échantillonnage pour l'anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolde thématique Archeobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des poubelles de la préhistoire à l'environnement actuel. Apport de la bioarchéologie à la compréhension des changements globaux. Séminaire annuel des cadre de VEOLIA. Marseille, octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des poubelles de la préhistoire à l'environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of anthracological and dendro-anthracological analysis to the study of charred timber recovered from Lattara (Hérault, southern France) during the 5th century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Liottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local to global significance of charcoal science, 6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Ludemann, Oliver Nelle, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois archive des changements climatiques: le 13c appliqué à l’étude des charbons de bois archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémi Biogéochimie isotopique : quelles applications en préhistoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'exploitation de l'écorce de bouleau à la fin de la Préhistoire dans le nord-ouest méditerranéen révélés par une approche interdisciplinaire à la croisée de la chimie, de l'archéobotanique et de l'archéologie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02007426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thule fuel management at Cape Espenberg (NW Alaska): Experimental protocol and dataset from current driftwood deposits and archaeological charcoal remains. In: Ludemann T & Nelle O., Local to Global significance of charcoal science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'exploitation des ressources ligneuses et leurs dérivés à la fin de la préhistoire dans le nord-ouest méditerranéen : archéologie, chimie, botanique et modélisation spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cnuts Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonisation du bois humide et sec. Dépouillement par analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eriic Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel management strategies in extreme and changing environment: the case of El Chueco 1 site (11500-2570 yr. cal. B.P.) at central western Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Riquelme-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local to global significance of charcoal science, 6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetal landscape and its management in Provence at the end of the Neolithic (2880-2580 cal BC): the charcoal analysis of Limon-Raspail (Vaucluse, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II (Méailles, Alpes de Haute-Provence) : exploitation du couvert forestier au chasséen récent (3800-3700 cal BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microscopie électronique pour remonter le temps - Exemples d’intégration du MEB et du MEB-EDS à la panoplie analytique de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. Journées thématiques du GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du brai de bouleau: étude expérimantale et caractérisation chimique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lepere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR exsudarch: chimie/expérimentation CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis of Pendimoun & Pertus II rockshelters (Provence, Southeastern France): an approach of management and exploitation of the environment during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 9th European Palaeobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of the ligneous vegetation during the neolithic: chacoal analysis of two sheepfold caves in Provence (south of France) : (Pendimoun & Perthus II, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European plaeobotany and palynology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracology as means for assessing human-environment relation at the extreme environments during the Holocene: the case of the hunters-gatherers at central western Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Riquelme-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII World UISPP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanique et Taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journées "Botanique et Taphonomie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux éléments de chronologie relative et radionumérique à Cussac (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Katnecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri Pendimoun (Castellar, Alpes-Maritimes) : évolution du couvert forestier et exploitation du milieu au Néolithique (5800-2000 cal. BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quaternaire: marqueurs, traceurs et chronomètres. Colloque international Q9, mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la moyenne montagne méditerranéenne au Néolithique moyen (4690-3650 avant notre ère) : étude anthracologique de la grotte de Pertus II (Méailles, Alpes-de-Haute-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11emes rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthracologie et ses méthodes : prélèvements, échantillonnage et conservation des charbons de bois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Archéobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Université de Nice, MSH-Sud Est, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'expérimentation à la compréhension des pratiques et des dépôts en anthracologie. Application à l'étude de la grotte Chauvet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du programme ITHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'expérimentation à la compréhension des pratiques et des dépôts en anthracologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de synthèse du programme ITHEM. Labex Lascars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du brai de bouleau : données expérimentales, sources historiques et ethnographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anr exsudarch: chimie/ expérimentation CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement, échantillonnage pour l'anthracologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolde thématique Archeobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois &amp;quot;archive&amp;quot; : des paléoenvironnements à la gestion des ressources depuis la préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du GDR bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : archives biologiques et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS Archéobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Université de Nice, MSHS-Sud Est, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du brai de bouleau : données expérimentales, sources historiques et ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEPAM : ANR EXSUDARCH : Chimie / Expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthracologie et ses méthodes : prélèvements, échantillonnage et conservation des charbons de bois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Archéobios, juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Université de Nice, MSH-Sud Est, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour l’étude de la gestion des combustibles au Mésolithique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des techniques aux territoires : Nouveaux regards sur les cultures Mésolithiques Table-ronde jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22-23 novembre 2012, Université Toulouse II- Le Mirail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolectar o cortar?: modalidades de adquisicion del material lenoso en cazadores-recolectores de Patagonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caruso-Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Piqué I Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Jordanas de Arqueologia de la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Malargue, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificando estrategias de adquisición del combustible leñoso en antracología: puede contribuir la experimentación a determinar el calibre de los carbones en contexto arqueológico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La investigación experimental aplicada a la arqueología. Actas del IIdo Congreso Internacional de arqueología experimental 26-28 noviembre 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ronda, España. pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et Comment étudier les calibres du bois en anthracologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chzrazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire gestion des ressources végétales en phéristoire, CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preservation of anthracological material and mechanical properties of wood charcoal: an experimental approach of fragmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Charcoal Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valencia 5-9 septembre 2011, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster- an experimental approach on combustion properties of Patagonian Andean wood (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caruso-Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international meeting of charcoal analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale des conséquences du piétinement des grands herbivores sur les vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Provenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en commun des approches en taphonomie = Sharing taphonomic approaches : actes du workshop n° 16 - XVe congrès international de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, Sep 2006, Lisbonne, Portugal. pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements thermiques en préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois vert ou bois sec? Bois mort ou bois sain? Caractérisation des états physiologiques et phénologiques du bois : nouvelles données expérimentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles et &amp;quot;durées d'occupation&amp;quot;: apports et limites de l'anthracologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chrazvzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international les haltes de chasse en préhistoire : quelles réalités archéologiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la signification des charbons de bois d'un foyer archéologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde taphonomie des résidus organiques brûlés et des structures de combustion en contexte archéologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois au charbon de bois : approche expérimentale des processus de réduction de masse et de fragmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L de Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ntinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde taphonomie des résidus organiques brûlés et des structures de combustion en contexte archéologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wood to charcoal: experimental study of fragmentation processes during combustion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth international meeting of anthracology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying wood collecting practices: can experimentation help determining the caliber of archaeological firewood remains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chrazvzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès international d'archéologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Ronda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des combustibles au paléolithique, de l'abri de la combette à la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival archéologique de Privas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Privas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une combustion prolongée sur les résidus osseux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde taphonomie des résidus organiques brûlés et des structures de combustion en contexte archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archaeology as a mean of testing archaeo-anthracological models: exemples from the boreal forest (eastern Siberia and Alaska).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voronkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth international meeting of anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des résidus brûlés archéologiques bilan et perspectives de l'ACI économie des combustibles au paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du RTP taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site d'Umm el Tlel (syrie) : approche culturelle et environnementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Eclipse II: cadre chronologique du peuplement jumain aux portes de l'Europe durant le stade isotopique 3 et influence des paléoenvironnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm El Tlel sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du bois de feu en milieu périglaciaire: problématique archéo-anthracologique et étude d'un cas ethnographique (région de l'Amour, Sibérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 21. UISPP, XV congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustible ou non? Analyse multifactorielle et modèles explicatifs sur des ossements brûlés paléolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop 21 uispp, XV congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative timing of human occupation and paleoenvironnemental changes in the high-resolution sequence of Umm el Tlel: a paleolithic site in the Syrian desert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European geological union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels descripteurs anatomiques pour la caractérisation des incendies naturels en anthracologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire les paléoincendies: régimes, origines et impact sur le fonctionnement des écosystèmes dans le bassin méditerranéen nord occidental, depuis le tardiglaciaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bone as fuel during the Palaeolithic, experimental study of bone combustible properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The zooarchaeology of fats, oils, milk and dairying : Proceedings of the 9th Conference of the International Council of Archaeozoology Durham, August 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Oxford, United Kingdom. pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des combustibles osseux dans les sites du paléolithique : apport de l'expérimentation à la définition des propriétés combustibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation des territoires d'approvisionnement en bois de feu au paléolithique, approche méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "la modélisation spatiale des données paléoenvironnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin (pinus sylvestris) : préférence d'un taxon ou contrainte de l'environnement. Etude des charbons de la grotte Chauvet (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone combustible properties: experimental and ethno-archaeological studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'icaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic consequences of the use of bones as fuel. Experimental data and archaeological applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'icaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déformations anatomiques des charbons de bois et leur signification. Approche expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop anthracologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation du bois mort dans le site moustérien de la combette (Vaucluse). Apport d'une approche morphométrique des charbons de bois à la définition des fonctions de sites, au paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spéciale de la SPF. L'archéobotanique nouvelles méthodes, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du bois de feu au paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "le bois en archéologie" MAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échantillonnage des charbons de bois dans les sites paléolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolde thématique "l'échantillon archéologique". CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue à SACHA, une base de données interactive de CHArbons d’Afrique auStrale : un outil pour l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental history of the Middle Palaeolithic site &amp;quot;Mutzig-Rain&amp;quot; (Alsace, France): First synthesis of a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Q13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for archaeological wood charcoal classification : first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ’Anthracology World- Wide - Diversity of contexts and environments : Applications, limits and advances’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You cannot eat nuts without breaking shells. Plant exploitation during the Final Upper Palaeolithic and the Mesolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Martínez Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the International Workgroup for Paleeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budéjovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial intelligence approach to classify archaeological wood charcoals: introduction of a case study with southern African Prehistoric charcoals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna-Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois, Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial intelligence approach to classify archaeological wood charcoals : introduction of a case study with southern African Prehistoric charcoals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées scientifiques du GDR 3544 ’Sciences du bois’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology of fuel use in Northwestern Alaska: multi-proxy analyses to explore Birnirk and Thule culture fuel economy at Cape Espenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEOCHAR CONFERENCE: Ethnoarchaeology of Fire Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Ténérife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Approach to Hearth Function and Fire Activities at Cape Espenberg: What’s the point of adding Fat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Meeting Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Fairbanks, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling scattered charcoal assemblages for palimpsest dissection: Spatial analyses from El Salt Stratigraphic Unit Xb (Eastern Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Vidal-Matutano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertila Galvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology of Fire Symposium, La Laguna, Tenerife, Spain, 9-12 février</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, La Laguna, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Use and Hearth Function in the Later Prehistory of Northwestern Alaska – Micromorphology of Combustion Structures at Birnirk and Thule Site of the Cape Espenberg Spit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 22nd Annual Meeting of European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vilnius, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thule Fuel Management at Cape Espenberg (N-O Alaska): Experimental Protocol and Dataset from Current Driftwood Deposits and Archaeological Charcoal Remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire. Nouveaux marqueurs et approches intégrées. Actes des 41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA - CEPAM, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des résidus organiques brûlés et des structures de combustion en contexte archéologique. Actes de table ronde, 27-29 mai 2008, Valbonne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P@lethnologie, pp.223, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes expérimentaux en taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Connor, T. 118, pp.64, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles au Paléolithique et au Mésolithique : nouveaux outils, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford : Archaeopress, 200 p., 2009, BAR International Series, Oosterbeek., Luiz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des combustibles au paléolithique, anthracologie, expérimentation, taphonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Energies: Rethinking the use of dung-fuel in ancient hunter-gatherer contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et Guano: Ordures ou Or brun ? Actes des 44èmes Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire among Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Aldeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Burguet-Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Romagnoli; Florent Rivals; Stefano Benazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Updating Neanderthals. Understanding Behavioural Complexity in the Late Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.227-249, 2022, 978-0-12-821428-2. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821428-2.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers quarante-mille ans du Paléolithique moyen en Ile-de-France (80-40 ka) : Lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Blaser; Hélène Djema; Jean-Luc Locht; Christine Chausse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le dernier maximum glaciaire. Bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.213-239, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire Features from the Gravettian Open-Air Site of Les Bossats (Ormesson, France): An Ongoing Collective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touzé O.; Noiret P.; Salomon H.; Goutas N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe:new sites, new data, new readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège; Société royale belge d’Anthropologie et de Préhistoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-108, 2021, ANTHROPOLOGICA ET PRÆHISTORICA, 978-2-87562-297-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanats du feu, gestion des combustibles et paléoenvironnements: de la compréhension des dépôts à l’analyse des pratiques. Méthodes, limites et apports de l’expérimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rageot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimentation en archéologie de la Préhistoire (S. Beyries, coord). Collection Sciences Archéologiques, Editions Archives Contemporaines, Paris pp. 105-121.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 p., 2020, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e8cm-mw98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Régismont-le-Haut » (Poilhes, Hérault, France), fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Clément Paris; Cyril Montoya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et entités culturelles. Actes du XXVIIIe Congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-64, 2019, Paléolithique supérieur ancien, Paléolithique final – Mésolithique, 978-2-913745-79-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéobotanique et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P., BRUGAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-328, 2017, Sciences Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II (Méailles, Alpes-de-Haute-Provence) : exploitation du couvert forestier au chasséen récent (3850-3650 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11eme rencontres Méridionales de Préhistoire Récente, De la tombe au territoire – Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-232, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentales appliquées à l’étude des processus de combustion des matériaux osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasse, M.; Brugal, J.-P.; Dauphin, Y.; Geigl, E.-M.; Oberlin, C.; Reiche, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Message d'os. Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.216, 2015, 2813001643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolectar o cortar?: modalidades de adquisición del material leñoso en cazadores-recolectores de Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caruso-Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piqué I Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Jornadas de Arqueología de la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-287, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du bois de feu en forêt boréale: problématique archéo-anthracologique et étude d'un cas ethnographique (Région de l'Amour, Sibérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evguenia Voronkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Théry-Parisot, Sandrine Costamagno and Auréade Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles au paléolithique et au mésolithique Nouveaux outils, nouvelles interprétations Fuel Management during the Palaeolithic and Mesolithic Periods New tools, new interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR 1914, pp.17-37, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustible ou non ? Analyse multifactorielle et modèles explicatifs sur des ossements brûlés paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Théry, Sandrine Costamagno &amp; Auréade Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles au Paléolithique et au Mésolithique : nouveaux outils, nouvelles interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.65-84, 2009, British archaeological Reports - International Series ; 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustible ou non ? analyse multifactorielle et modèles explicatifs sur les ossements brûlés paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théry-Parisot I., Costamagno S., Henry A., (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles au Paléolithique et au Mésolithique : nouveaux outils, nouvelles interprétations. UISPP, XV congress (Lisbon, 4-9 septembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford : Archaeopress, pp.69-84, 2008, BAR International Series : 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bone as fuel during the Palaeolithic, experimental study of bone combustible properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Mulville and A. Outram (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Milk and Fats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.50-59, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Combette (Bonnieux, Vaucluse, France): a Mousterian sequence in the Luberon mountain chain, between the plains of the Durance and Calavon rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sáez José Antonio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Alpi : ambiente e mobilità : Tavola rotonda, Trento, 25-27 ottobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le financement des chercheurs de la section 31 (HOMMES ET MILIEUX : EVOLUTIONS, INTERACTIONS), 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPCN - BILAN DE MANDATURE 2016 – 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l'Impératrice à Plougastel-Daoulas (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SRA Bretagne/Conseil départemental du Finistère. 2018, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l’Impératrice, Plougastel-Daoulas (Finistère), Rapport de synthèse, opération pluriannuelle 2014-2016, SRA Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM. 2016, 195 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis. Projet Bushman (Limpopo, République d'Afrique du Sud). Contribution au rapport de fouille programmée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UCA CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l'Impératrice, Plougastel-Daoulas (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Régionale des Affaires Culturelles, Service Régional de l'Archéologie de Bretagne. 2015, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude anthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude anthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des charbons de bois du site Paléolithique de Ormesson (Seine et Marne). Rapport de fouille programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude anthracologique de l'abri du Noisetier (Paléolithique moyen). Rapport de fouille programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de Cussac (Dordogne) : évaluation du potentiel anthracologique. Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des charbons de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] uca cnrs. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue : CULHER_Advances in artificial intelligence and quantitative methods for archaeology and art history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA 2023 - first international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, NIce, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (special issue), 2025, Journal of Cultural Heritage, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois. 11, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. 2023, Actes des Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gathering of firewood during Palaeolithic time. In Thiébault, S. (ed.). Charcoal analysis, methodological approaches, palaeoecological results and wood uses. proceedings of the second international meeting of anthracology, Paris, September 2000. Bar international series, 1063, pp 243-250.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the second international meeting of anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, Paris, Ile-de-France, France, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wood to wood charcoal: an experimental approach to combustion. Du bois aux charbons de bois : approche expérimentale de la combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ntinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Théry-Parisot, L. Chabal, S. Costamagno (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.81-93, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, Actes de la table ronde internationale, 27-29 mai 2008, Valbonne, Sophia-Antipolis, CEPAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId684"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:62.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISABELLE THERY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle THERY-PARISOTDirectrice de recherche au CNRSCultures, Environnements : Préhistoire, Antiquité, Moyen-AgeUniversité Côte d’Azur - CNRSPôle Universitaire Saint Jean d’Angély24, avenue des Diables BleusF - 06300 Nice</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-thery-parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3766-0750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060106824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemical investigations of an MIS 5 fire in the Palaeolithic deposits of Ormesson (Seine-et-Marne, France): Anthropic or natural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 371, pp.109708. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data analysis and multiple kernel learning for species identification of modern and archaeological small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amane Agraw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the isotopic signal (δ13C) of palaeolithic charcoal: A suitable tool in chrono-environmental contextualisation of Points Cave (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Padovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104927. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special issue : “Advances in artificial intelligence and quantitative methods for archaeology and art history”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Edited by Dr. Isabelle Théry-Parisot (Université Côte d’Azur, CNRS, CEPAM, UMR 7264, 06300 Nice), Dr. Vanna Lisa-Coli (Université Côte d’Azur, CNRS, CEPAM, UMR 7264, 06300 Nice), Dr. Luca Calatroni (CNRS Côte d'Azur Regional Delegation, SOPHIA ANTIPOLIS CEDEX, France), Dr. Marco Corneli (Université Côte d’Azur, CNRS, LJAD, UMR 7351, INRIA, Maasai, 06300 Nice), 75, pp.11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPChAr—a Benzene Polycarboxylic Acid database to describe the molecular characteristics of laboratory-produced charcoal: Implications for soil science and archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0321584. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire and heat, from hearth to charcoal: An experimental approach to temperature in the context of Palaeolithic hearths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna-Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104977. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of early neolithic archery from Cueva de los Murciélagos (Albuñol, Granada) revealed through combined chemical and morphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Martín-Seijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martínez-Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.29247. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77224-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SACHA: an interactive identification key of Southern African CHArcoals for anthracological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion K. Bamford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-bja10173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Role of Wooden Vessels, Basketry, and Pottery at the Early Neolithic Site of La Draga (Banyoles, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susagna Romero-Brugués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdoxia Tzerpou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Morera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of early neolithic archery from Cueva de los Murciélagos (Albuñol, Granada) revealed through combined chemical and morphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Martín-Seijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Martínez-Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.29247. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77224-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Role of Wooden Vessels, Basketry, and Pottery at the Early Neolithic Site of La Draga (Banyoles, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susagna Romero-Brugués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdoxia Tzerpou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Morera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to highlight slash-and-burn agriculture in ancient soils? A modern baseline of agrarian fire imprint in the Guatemalan lowlands using charcoal particle analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.102725. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers quarante-milles ans du Paléolithique moyen en Île-de-France (80-40 ka) : lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.213-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient arctic pyro-technologies: Experimental fires to document the impact of animal origin fuels on wood combustion. Journal of Archaeological Science: Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Buonasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 33, October 2020, 102414, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du couvert forestier et son exploitation mésolithique et néolithique à La Font-aux-Pigeons (Châteauneuf-les-Martigues, Bouches-du-Rhône) : apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31/4, pp.263-280. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.14308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel management in Patagonian hunter-gatherer groups: Evaluating the diameter of carbonized and non-carbonized wood from Cerro Casa de Piedra 7 site (Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Caruso Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.102378. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old taphonomy issues, new charcoal data for Mesolithic contexts: Impact of fragment size and sampling context on the assemblages of Escabasses cave (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New climatic approaches to the analysis of the middle Paleolithic sequences: Combined taxonomic and isotopic charcoal analyses on a Neanderthal settlement, Les Canalettes (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sampling methods in charcoal-rich layers and high diversity environment: a case study from the Later Stone Age of Bushman Rock Shelter, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bamford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage végétal littoral de Provence au Néolithique final, dynamique naturelle et gestion agro-sylvo-pastorale : apports de l’étude anthracologique de Ponteau (Martigues, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.45-70. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.13157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating histories and taphonomy of ancient fireplaces: A multi-proxy case study from the Upper Palaeolithic sequence of Abri Pataud (Les Eyzies-de-Tayac, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Braadbaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Reidsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wil Roebroeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102468. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis at Limon-Raspail (Vaucluse, Southeastern France): new data concerning the vegetal landscape and its management in Provence at the end of the Neolithic (2880-2580 cal. B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), p. 53-68. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the Cave and into the Light: Perspectives and Challenges of Radiocarbon Dating an Open-Air Aurignacian Site (Régismont-le-Haut, Mediterranean France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (3), pp.247 - 279. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-018-0011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating the cave, drawing in black: wood charcoal analysis at Chauvet-Pont d'Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (362), pp.320 - 333. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch bark tar production: experimental and biomolecular approaches of a common and widely used prehistoric adhesive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9372-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ13C referential in three Pinus species for a first archeological application to Paleolithic contexts “Between intra- and inter-individual variation and carbonization effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.775-78. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Aurignacian daily life and camp organization: The open-air site of Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.69-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment of the last hunters-gatherers and first agro-pastoralists, in the west Mediterranean, between the Rhone and the Northern Apennines (7th - 6th millennium cal. BCE): attractiveness of the landscape units and settlement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.167-182. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental anthracology: Evaluating the role of combustion processes in the representivity of archaeological charcoal records in tropical forests, a case study from the Maya Lowlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.480-490. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead wood gathering among Neanderthal groups: Charcoal evidence from Abric del Pastor and El Salt (Eastern Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Vidal-Matutano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.109-121. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les feux de la grotte Chauvet-Pont d'Arc : approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aujoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in the evolution of Paleolithic symbolic and technological systems : The shining bull and engraved tablets of Rocher de l'Impératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173037. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement châtelperronien de plein air dans le Bassin parisien : les Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.3-64. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chronology of human and animal presence in the decorated and sepulchral cave of Cussac (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 432, pp.5-24. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’expérimentation à la compréhension des pratiques en anthracologie: gestion et utilisation du bois de feu dans les sociétés préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do Lapaarq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (25), pp.484-509. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/LEPAARQ.V13I25.7410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri de Pendimoun (Castellar, Alpes-Maritimes) : nouvelles données sur l'évolution du couvert forestier et l'exploitation du milieu au Néolithique (5800 à 2000 ans cal. BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.279-292. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 359-360, pp.520 - 534. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of post-depositional processes on charcoal fragmentation and archaeobotanical implications: Experimental approach combining charcoal analysis and biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terralc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.30-42. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutréen en Île-de-France, le site des Bossats à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel use and management during the Mesolithic: recent approaches in archaeobotany/La gestion des combustibles au Mésolithique :orientations actuelles de la recherche en archéobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des techniques aux territoires: nouveaux regards sur les cultures mésolithiques. Actes de la table-ronde, 22-23 novembre 2012, Maison de la recherche, Toulouse (France). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, P@lethnologie, 6, article labellisé 2014 mais en cours de pagination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau gisement solutreen en ile-de-France, le site des Bossats à Ormesson (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (2), pp.225-254. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2014.14396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Evenk campfires to prehistoric hearths: charcoal analysis as a tool for identifying the use of rotten wood as fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.321-336. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and evolution of Mesolithic landscapes in the Haut-Quercy (Lot, France): new charcoal data from archaeological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612455547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasoned or green? Radial cracks analysis as a method for identifying the use of green wood as fuel in archaeological charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (2), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preservation of anthracological material and mechanical properties of wood charcoal: an experimental approach of fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanfrédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation and combustion properties of Patagonian Andean wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caruso-Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Extra 11, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis and wood diameter: inductive and deductive methodological approaches for the study of firewood collecting practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grenouillet-Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, EXTRA-11, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la table ronde &amp;quot;Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic Impact of Prolonged Combustion on Bones Used as Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.8995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracology and taphonomy, from wood gathering to charcoal analysis. A review of the taphonomic processes modifying charcoal assemblages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrzazvzez Julia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Report on Pech de l'Azé IV, Layer 8 (Middle Paleolithic, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold L. Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-P. Mcpherron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mentzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.182−219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des os brûlés dans les sites du Paléolithique : un programme d'archéologie expérimentale en taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118 "Programmes expérimentaux en taphonomie", pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paléobotanique des dépôts du Pléistocène supérieur de la grotte de Coudoulous II (Tour-de-Faure, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Renault-Miskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kervazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (3), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte ornée du Moulin de Languenay (Lissac-sur-Couze, Corrèze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00289353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin (Pinus sylvestris) : préférence d'un taxon ou contrainte de l'environnement ? Étude des charbons de bois de la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (1), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2005.13338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte ornée du Moulin de Laguenay (Lissac-sur-Couze, Corrèze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primault Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Heimlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (1), pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collecte du bois de feu dans le site moustérien de la Combette (Bonnieux, Vaucluse, France) : implications paléo-économiques et paléo-écologiques ; approche morphométrique des charbons de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (3), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2006.13466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloring and preservation state of Faunal Remains from the neanderthal levels of Kulna Cave, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Valoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Valensi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, 5, pp.479-501. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.20116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Combette (Bonnieux, Vaucluse, France): a Mousterian sequence in the Luberon mountain chain, between the plains of the Durance and Calavon rivers. Prehistoria Alpina, 39, 70-90.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoria alpina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés combustibles des ossements : données expérimentales et réflexions archéologiques sur leur emploi dans les sites paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.235-254. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2005.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences taphonomiques de l'utilisation des ossements comme combustible. Approche expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésolithique moyen et «Néolithique ancien» sur le Causse de Séverac. Aperçu sur quelques résultats des fouilles 1997-2002 au Clos de Poujol: Campagnac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (33-45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du bois de feu au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, II, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Management (Bone and Wood) During the Lower Aurignacian in the Pataud Rock Shelter (Lower Palaeolithic, Les Eyzies de Tayac, Dordogne, France). Contribution of Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (12), pp.1415-1421. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.2001.0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique de la grotte du sanglier (Reilhac, Lot et Garonne). In M.R. SERONIE-VIVIEN la grotte du sanglier à Reilhac (lot). Du magdalénien au néolithique ancien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des combustibles (bois et lignite) dans l’abri moustérien des Canalettes : l’expérimentation à la simulation des besoins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42, pp.45-55. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2000.2169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coal used for Fuel at Two Prehistoric Sites in Southern France: Les Canalettes (Mousterian) and Les Usclades (Mesolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (4), pp.509-512. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1996.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First use of Coal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Precedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/373480a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for identification of wood and charcoal in archaeological and palaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions. 10th World Archaeological Congress Darwin, Australia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève Histoire du feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Charrier, Eric Badel, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal and wooden artefacts from the Terracota Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science at the service of studying and safeguarding major heritage sites: The X'ian Terracotta Soldiers' Army site and the Notre-Dame de Paris construction site</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des Sciences du Patrimoine, May 2025, Paris Musée Guimet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève Histoire du feu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées du GDR Sciences du Bois, 22-24 octobre 2025. Conférence invitée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlier Bertrand; Badel Eric; Gril Joseph, Oct 2025, Mont de Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes de Machine Learning pour l’identification d’images de charbons de bois archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu-Donné Fangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A et innovations numériques, enjeux et usages en Archéologie, 9ème séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire feu de toute bouse”: using animal dung as fuel before pastoralism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44èmes Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur - Fumier, bouses et guano : ordures ou or brun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Benzene Polycarboxylic Acid (BPCA) Analysis: Archaeological Potential of a Molecular Marker for Charring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Archaeological Sciences (UKAS) 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, York (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05587754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of excrements as fuel before pastoralism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Auréade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44èmes Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARCOAL CHEMISTRY: UNCOVERING THE MOLECULAR MYSTERIES FROM PRESERVATION TO THE IDENTIFICATION OF TAPHONOMIC PROCESSES IN ARCHAEOLOGICAL CONTEXTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roversi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, ROME, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE FOR IDENTIFICATION OF WOOD AND CHARCOAL IN ARCHAEOLOGICAL AND PALAEOLOGICAL PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARCOAL CHEMISTRY: UNCOVERING THE MOLECULAR MYSTERIES FROM PRESERVATION TO THE IDENTIFICATION OF TAPHONOMIC PROCESSES IN ARCHAEOLOGICAL CONTEXTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roversi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Penkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty High</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Benzene Polycarboxylic Acid Analysis: potential of a molecular marker for the study of archaeological hearths and wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Notterpek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fire properties to taphonomy, an experimental approach to temperature during palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco 2023 - 8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM FIRE PROPERTIES TO TAPHONOMY, AN EXPERIMENTAL APPROACH TO TEMPERATURE IN PALEOLITHICAL CONTEXTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International anthracological meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, PORTO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire feu de tout bois&amp;quot;. Insights into vegetation changes during the Pleistocene-Holocene transition and firewood selection strategies of later stone age inhabitants at the Bushman Rock Shelter site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bamford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Sciences University of Porto, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined database of anatomical features and micrographs for selected Southern African woods and charcoals: a perspective on an identification key for anthracological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie) : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM UMR7264, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and fire in pre-Columbian agroforestry: the Maya Lowland site of Naachtun, Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology for the Future, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient artic pyrotechnologies. Experimental fires to document the impact of animal origin fuels on wood combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Buonasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Fairbanks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion regarding an effective sampling method in charcoal-rich layers: a case study from the Later Stone Age of Bushman Rock Shelter, Limpopo Province, South Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sievers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May L. Murungi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion K. Bamford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Anthracology Meeting Charcoal Science in Archaeology and Palaeoecology University of Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool – Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New climatic approaches of the middle Paleolithic sequences: combined methodology of the taxonomic and isotopic charcoal analyses on two Neanderthals settlements: &amp;quot;Les Canalettes &amp;quot; (Aveyron, France) and &amp;quot;la Combette&amp;quot; (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international d'anthracologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche publique en France en 2019 : Diagnostic et propositions du Comité national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session extraordinaire du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use isotopic analysis on archaeological charcoals as paleoenvironmental proxy for Pleistocene sequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Rings In Archaeology, Climatology and Ecology, TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caserta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire, Bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaser F., Djema H., Locht J.-L., Chaussé C., Oct 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacarrière Julien Marie-Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF, Amiens, juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, amiens, France. p. 231-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire use and agroforestry in tropical forest (Guatemala). A multi-proxy study of swidden cultivation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Morell-Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Anthracology Meeting - Charcoal Science in Archaeology and Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de grilles de lectures interprétatives des pratiques de la collecte du bois de feu en anthracologie. Approche expérimentale et méthodes statistqiues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau cairn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois et leurs usages: approches pluridisciplinaires des actions de la température et de leurs effets sur le bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Pluribois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux et foyers au Paléolithique: quels enseignements pour la compréhension des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de l'équipe GReNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the δ13c isotopic signal on archaeological charcoal to infer pleistocene climate change: methods and first applications on paleolithic settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “PACE” Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular study of ashy sediments to reconstruct fuel management strategies and paleoenvironments at le rocher de l’impératrice (plougastel-daoulas, france) during the lateglacial azilian occupation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Anthracology Meeting Charcoal Science in Archaeology and Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri- Georges Naton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire and Hearth. To what extend can they light Paleolithic ways of lif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son rythme : une arythmie entre transformations techniques et symboliques durant les premiers temps de l'Azilien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de la préhistoire: de la caractérisation à l'interprétation des biogéoressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d'étude du Groupement de Sciences des Matériaux de l'université de Nice.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can stable isotope ratios from archaeological charcoal be used as a regional paleoenvironmental indicators : potential of the method for the Upper Paleolithic of the Ardèche canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When experimentation raises more questions than it provides answers: laboratory replication of vitrified wood charcoal and its relevance for archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists Meeting, Session 110: Disentangling human from natural factors: Taphonomical value of microanatomical features on archaeological wood and charcoal assemblages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régismont-le-Haut, fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la session 2 du 28ème Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01965110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brûler l’utile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tromelin les Îles Eparses. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche dans l'étude des paléoenvironnements: charbons, signal isotopique et climat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Battipaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPAM, Master PPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la bioraffinerie dans le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique pluribois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Egletons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement, échantillonnage pour l'anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolde thématique Archeobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fuel management strategies and traditions at marginal Patagonian environments: the case of El Chueco 1 site (11500-2500 cal. B.P.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Riquelme-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Méndez Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology of Fire Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tenerife, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brûler l'utile? Tromelin les îles Eparses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tromelin, l'île des esclaves oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutrean 2017, 3rd international conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around a putative Neanderthal smoking hearth from El Salt (eastern Iberia): firewood management and charcoal spatial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Vidal-Matutano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristo M. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment of the last hunter-gatherers versus environment of the first agro-pastoralists between the Alps and the Apennines (7th-6th millenium cal. BCE): review of the situation and prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Negrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche dans l'étude des paléoenvironnements: charbons, signal isotopique et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna And Battipaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPAM, Master PPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et gestion du paysage végétal littoral au Néolithique final (2900-2600 cal. BCE) : apport de l’étude anthracologique de Ponteau (Martigues, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe rencontres méridionales de Préhistoire Récente, Bayonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bison valley: Ormesson (Seine-et-Marne, France), a key open-air site for the study of Palaeolithic groups from the Middle Palaeolithic to the Badegoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling the Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fuel managements strategies at Central Western Patagonian environments: anthracology at El Chueco 1 site (11500 - 2500 cal. B.P.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Riquelme-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Méndez Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Punta Arenas, Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de La Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plougastel-Daoulas 14000 ans avant la Gariguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du « CReAAH ». Archéologie, Archéosciences, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest evidence of a smoking hearth? A palaeoeconomical approach from el salt (eastern Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Vidal-Matutano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cnuts Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois archive des changements climatiques: le &13c appliqué à l'étude des charbons de bois archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du master arts et cultures de la Préhistoire: biogéochimie isotopique: quelles applications ne Préhistoire?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'exploitation de l'écorce de bouleau à la fin de la Préhistoire dans le nord-ouest méditerranéen révélés par une approche interdisciplinaire à la croisée de la chimie, de l'archéobotanique et de l'archéologie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02007426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of anthracological and dendro-anthracological analysis to the study of charred timber recovered from Lattara (Hérault, southern France) during the 5th century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Liottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local to global significance of charcoal science, 6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Ludemann, Oliver Nelle, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois archive des changements climatiques: le 13c appliqué à l’étude des charbons de bois archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémi Biogéochimie isotopique : quelles applications en préhistoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">prélèvement, échantillonnage pour l'anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolde thématique Archeobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des poubelles de la préhistoire à l'environnement actuel. Apport de la bioarchéologie à la compréhension des changements globaux. Séminaire annuel des cadre de VEOLIA. Marseille, octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des poubelles de la préhistoire à l'environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thule fuel management at Cape Espenberg (NW Alaska): Experimental protocol and dataset from current driftwood deposits and archaeological charcoal remains. In: Ludemann T & Nelle O., Local to Global significance of charcoal science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'exploitation des ressources ligneuses et leurs dérivés à la fin de la préhistoire dans le nord-ouest méditerranéen : archéologie, chimie, botanique et modélisation spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cnuts Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonisation du bois humide et sec. Dépouillement par analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eriic Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme journées du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel management strategies in extreme and changing environment: the case of El Chueco 1 site (11500-2570 yr. cal. B.P.) at central western Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Riquelme-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local to global significance of charcoal science, 6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetal landscape and its management in Provence at the end of the Neolithic (2880-2580 cal BC): the charcoal analysis of Limon-Raspail (Vaucluse, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II (Méailles, Alpes de Haute-Provence) : exploitation du couvert forestier au chasséen récent (3800-3700 cal BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microscopie électronique pour remonter le temps - Exemples d’intégration du MEB et du MEB-EDS à la panoplie analytique de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. Journées thématiques du GN-MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du brai de bouleau: étude expérimantale et caractérisation chimique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lepere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR exsudarch: chimie/expérimentation CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis of Pendimoun & Pertus II rockshelters (Provence, Southeastern France): an approach of management and exploitation of the environment during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 9th European Palaeobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and management of the ligneous vegetation during the neolithic: chacoal analysis of two sheepfold caves in Provence (south of France) : (Pendimoun & Perthus II, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European plaeobotany and palynology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracology as means for assessing human-environment relation at the extreme environments during the Holocene: the case of the hunters-gatherers at central western Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Riquelme-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII World UISPP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanique et Taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journées "Botanique et Taphonomie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux éléments de chronologie relative et radionumérique à Cussac (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Katnecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Konik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri Pendimoun (Castellar, Alpes-Maritimes) : évolution du couvert forestier et exploitation du milieu au Néolithique (5800-2000 cal. BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Quaternaire: marqueurs, traceurs et chronomètres. Colloque international Q9, mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la moyenne montagne méditerranéenne au Néolithique moyen (4690-3650 avant notre ère) : étude anthracologique de la grotte de Pertus II (Méailles, Alpes-de-Haute-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11emes rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthracologie et ses méthodes : prélèvements, échantillonnage et conservation des charbons de bois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Archéobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Université de Nice, MSH-Sud Est, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'expérimentation à la compréhension des pratiques et des dépôts en anthracologie. Application à l'étude de la grotte Chauvet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du programme ITHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'expérimentation à la compréhension des pratiques et des dépôts en anthracologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de synthèse du programme ITHEM. Labex Lascars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois &amp;quot;archive&amp;quot; : des paléoenvironnements à la gestion des ressources depuis la préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du GDR bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement, échantillonnage pour l'anthracologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolde thématique Archeobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : archives biologiques et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS Archéobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Université de Nice, MSHS-Sud Est, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du brai de bouleau : données expérimentales, sources historiques et ethnographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anr exsudarch: chimie/ expérimentation CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du brai de bouleau : données expérimentales, sources historiques et ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEPAM : ANR EXSUDARCH : Chimie / Expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthracologie et ses méthodes : prélèvements, échantillonnage et conservation des charbons de bois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Archéobios, juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Université de Nice, MSH-Sud Est, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour l’étude de la gestion des combustibles au Mésolithique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des techniques aux territoires : Nouveaux regards sur les cultures Mésolithiques Table-ronde jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22-23 novembre 2012, Université Toulouse II- Le Mirail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolectar o cortar?: modalidades de adquisicion del material lenoso en cazadores-recolectores de Patagonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caruso-Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Piqué I Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Jordanas de Arqueologia de la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Malargue, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificando estrategias de adquisición del combustible leñoso en antracología: puede contribuir la experimentación a determinar el calibre de los carbones en contexto arqueológico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La investigación experimental aplicada a la arqueología. Actas del IIdo Congreso Internacional de arqueología experimental 26-28 noviembre 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ronda, España. pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et Comment étudier les calibres du bois en anthracologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chzrazvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire gestion des ressources végétales en phéristoire, CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster- an experimental approach on combustion properties of Patagonian Andean wood (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caruso-Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international meeting of charcoal analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preservation of anthracological material and mechanical properties of wood charcoal: an experimental approach of fragmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Charcoal Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valencia 5-9 septembre 2011, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale des conséquences du piétinement des grands herbivores sur les vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Provenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en commun des approches en taphonomie = Sharing taphonomic approaches : actes du workshop n° 16 - XVe congrès international de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, Sep 2006, Lisbonne, Portugal. pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements thermiques en préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois vert ou bois sec? Bois mort ou bois sain? Caractérisation des états physiologiques et phénologiques du bois : nouvelles données expérimentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles et &amp;quot;durées d'occupation&amp;quot;: apports et limites de l'anthracologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chrazvzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international les haltes de chasse en préhistoire : quelles réalités archéologiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wood to charcoal: experimental study of fragmentation processes during combustion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth international meeting of anthracology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la signification des charbons de bois d'un foyer archéologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde taphonomie des résidus organiques brûlés et des structures de combustion en contexte archéologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois au charbon de bois : approche expérimentale des processus de réduction de masse et de fragmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L de Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ntinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde taphonomie des résidus organiques brûlés et des structures de combustion en contexte archéologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying wood collecting practices: can experimentation help determining the caliber of archaeological firewood remains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chrazvzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès international d'archéologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Ronda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des combustibles au paléolithique, de l'abri de la combette à la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival archéologique de Privas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Privas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une combustion prolongée sur les résidus osseux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde taphonomie des résidus organiques brûlés et des structures de combustion en contexte archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archaeology as a mean of testing archaeo-anthracological models: exemples from the boreal forest (eastern Siberia and Alaska).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voronkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth international meeting of anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des résidus brûlés archéologiques bilan et perspectives de l'ACI économie des combustibles au paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du RTP taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site d'Umm el Tlel (syrie) : approche culturelle et environnementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Eclipse II: cadre chronologique du peuplement jumain aux portes de l'Europe durant le stade isotopique 3 et influence des paléoenvironnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm El Tlel sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00173655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustible ou non? Analyse multifactorielle et modèles explicatifs sur des ossements brûlés paléolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop 21 uispp, XV congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du bois de feu en milieu périglaciaire: problématique archéo-anthracologique et étude d'un cas ethnographique (région de l'Amour, Sibérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 21. UISPP, XV congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative timing of human occupation and paleoenvironnemental changes in the high-resolution sequence of Umm el Tlel: a paleolithic site in the Syrian desert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European geological union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels descripteurs anatomiques pour la caractérisation des incendies naturels en anthracologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire les paléoincendies: régimes, origines et impact sur le fonctionnement des écosystèmes dans le bassin méditerranéen nord occidental, depuis le tardiglaciaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bone as fuel during the Palaeolithic, experimental study of bone combustible properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The zooarchaeology of fats, oils, milk and dairying : Proceedings of the 9th Conference of the International Council of Archaeozoology Durham, August 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Oxford, United Kingdom. pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des combustibles osseux dans les sites du paléolithique : apport de l'expérimentation à la définition des propriétés combustibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation des territoires d'approvisionnement en bois de feu au paléolithique, approche méthodologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "la modélisation spatiale des données paléoenvironnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin (pinus sylvestris) : préférence d'un taxon ou contrainte de l'environnement. Etude des charbons de la grotte Chauvet (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone combustible properties: experimental and ethno-archaeological studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'icaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic consequences of the use of bones as fuel. Experimental data and archaeological applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'icaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déformations anatomiques des charbons de bois et leur signification. Approche expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop anthracologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation du bois mort dans le site moustérien de la combette (Vaucluse). Apport d'une approche morphométrique des charbons de bois à la définition des fonctions de sites, au paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spéciale de la SPF. L'archéobotanique nouvelles méthodes, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte du bois de feu au paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "le bois en archéologie" MAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échantillonnage des charbons de bois dans les sites paléolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolde thématique "l'échantillon archéologique". CEPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue à SACHA, une base de données interactive de CHArbons d’Afrique auStrale : un outil pour l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You cannot eat nuts without breaking shells. Plant exploitation during the Final Upper Palaeolithic and the Mesolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Martínez Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the International Workgroup for Paleeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budéjovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for archaeological wood charcoal classification : first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ’Anthracology World- Wide - Diversity of contexts and environments : Applications, limits and advances’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental history of the Middle Palaeolithic site &amp;quot;Mutzig-Rain&amp;quot; (Alsace, France): First synthesis of a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Q13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial intelligence approach to classify archaeological wood charcoals: introduction of a case study with southern African Prehistoric charcoals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna-Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois, Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial intelligence approach to classify archaeological wood charcoals : introduction of a case study with southern African Prehistoric charcoals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysandre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées scientifiques du GDR 3544 ’Sciences du bois’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology of fuel use in Northwestern Alaska: multi-proxy analyses to explore Birnirk and Thule culture fuel economy at Cape Espenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEOCHAR CONFERENCE: Ethnoarchaeology of Fire Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Ténérife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Approach to Hearth Function and Fire Activities at Cape Espenberg: What’s the point of adding Fat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Meeting Alaska Anthropological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Fairbanks, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling scattered charcoal assemblages for palimpsest dissection: Spatial analyses from El Salt Stratigraphic Unit Xb (Eastern Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Vidal-Matutano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertila Galvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology of Fire Symposium, La Laguna, Tenerife, Spain, 9-12 février</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, La Laguna, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Use and Hearth Function in the Later Prehistory of Northwestern Alaska – Micromorphology of Combustion Structures at Birnirk and Thule Site of the Cape Espenberg Spit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 22nd Annual Meeting of European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vilnius, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thule Fuel Management at Cape Espenberg (N-O Alaska): Experimental Protocol and Dataset from Current Driftwood Deposits and Archaeological Charcoal Remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire. Nouveaux marqueurs et approches intégrées. Actes des 41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA - CEPAM, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des résidus organiques brûlés et des structures de combustion en contexte archéologique. Actes de table ronde, 27-29 mai 2008, Valbonne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P@lethnologie, pp.223, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes expérimentaux en taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O'Connor, T. 118, pp.64, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles au Paléolithique et au Mésolithique : nouveaux outils, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford : Archaeopress, 200 p., 2009, BAR International Series, Oosterbeek., Luiz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des combustibles au paléolithique, anthracologie, expérimentation, taphonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Energies: Rethinking the use of dung-fuel in ancient hunter-gatherer contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APDCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et Guano: Ordures ou Or brun ? Actes des 44èmes Rencontres Internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire among Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Aldeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Burguet-Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Romagnoli; Florent Rivals; Stefano Benazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Updating Neanderthals. Understanding Behavioural Complexity in the Late Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.227-249, 2022, 978-0-12-821428-2. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821428-2.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers quarante-mille ans du Paléolithique moyen en Ile-de-France (80-40 ka) : Lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Blaser; Hélène Djema; Jean-Luc Locht; Christine Chausse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le dernier maximum glaciaire. Bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.213-239, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Audiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire Features from the Gravettian Open-Air Site of Les Bossats (Ormesson, France): An Ongoing Collective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touzé O.; Noiret P.; Salomon H.; Goutas N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe:new sites, new data, new readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège; Société royale belge d’Anthropologie et de Préhistoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-108, 2021, ANTHROPOLOGICA ET PRÆHISTORICA, 978-2-87562-297-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanats du feu, gestion des combustibles et paléoenvironnements: de la compréhension des dépôts à l’analyse des pratiques. Méthodes, limites et apports de l’expérimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rageot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimentation en archéologie de la Préhistoire (S. Beyries, coord). Collection Sciences Archéologiques, Editions Archives Contemporaines, Paris pp. 105-121.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Archéobios&amp;lt;/em&amp;gt; : Archives biologiques et biomatériaux en contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 p., 2020, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e8cm-mw98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ballinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473149v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Régismont-le-Haut » (Poilhes, Hérault, France), fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Clément Paris; Cyril Montoya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et entités culturelles. Actes du XXVIIIe Congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-64, 2019, Paléolithique supérieur ancien, Paléolithique final – Mésolithique, 978-2-913745-79-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéobotanique et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chrzavzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P., BRUGAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-328, 2017, Sciences Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II (Méailles, Alpes-de-Haute-Provence) : exploitation du couvert forestier au chasséen récent (3850-3650 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11eme rencontres Méridionales de Préhistoire Récente, De la tombe au territoire – Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-232, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentales appliquées à l’étude des processus de combustion des matériaux osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasse, M.; Brugal, J.-P.; Dauphin, Y.; Geigl, E.-M.; Oberlin, C.; Reiche, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Message d'os. Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.216, 2015, 2813001643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolectar o cortar?: modalidades de adquisición del material leñoso en cazadores-recolectores de Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caruso-Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piqué I Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Jornadas de Arqueología de la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-287, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du bois de feu en forêt boréale: problématique archéo-anthracologique et étude d'un cas ethnographique (Région de l'Amour, Sibérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréade Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evguenia Voronkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Théry-Parisot, Sandrine Costamagno and Auréade Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles au paléolithique et au mésolithique Nouveaux outils, nouvelles interprétations Fuel Management during the Palaeolithic and Mesolithic Periods New tools, new interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR 1914, pp.17-37, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustible ou non ? Analyse multifactorielle et modèles explicatifs sur des ossements brûlés paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Théry, Sandrine Costamagno &amp; Auréade Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles au Paléolithique et au Mésolithique : nouveaux outils, nouvelles interprétations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.65-84, 2009, British archaeological Reports - International Series ; 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustible ou non ? analyse multifactorielle et modèles explicatifs sur les ossements brûlés paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théry-Parisot I., Costamagno S., Henry A., (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des combustibles au Paléolithique et au Mésolithique : nouveaux outils, nouvelles interprétations. UISPP, XV congress (Lisbon, 4-9 septembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford : Archaeopress, pp.69-84, 2008, BAR International Series : 1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of bone as fuel during the Palaeolithic, experimental study of bone combustible properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Mulville and A. Outram (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Milk and Fats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.50-59, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Combette (Bonnieux, Vaucluse, France): a Mousterian sequence in the Luberon mountain chain, between the plains of the Durance and Calavon rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sáez José Antonio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Alpi : ambiente e mobilità : Tavola rotonda, Trento, 25-27 ottobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur le financement des chercheurs de la section 31 (HOMMES ET MILIEUX : EVOLUTIONS, INTERACTIONS), 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poilhes : Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Araújo Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPCN - BILAN DE MANDATURE 2016 – 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l'Impératrice à Plougastel-Daoulas (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SRA Bretagne/Conseil départemental du Finistère. 2018, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l’Impératrice, Plougastel-Daoulas (Finistère), Rapport de synthèse, opération pluriannuelle 2014-2016, SRA Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM. 2016, 195 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l'Impératrice, Plougastel-Daoulas (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Régionale des Affaires Culturelles, Service Régional de l'Archéologie de Bretagne. 2015, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal analysis. Projet Bushman (Limpopo, République d'Afrique du Sud). Contribution au rapport de fouille programmée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UCA CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude anthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude anthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des charbons de bois du site Paléolithique de Ormesson (Seine et Marne). Rapport de fouille programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude anthracologique de l'abri du Noisetier (Paléolithique moyen). Rapport de fouille programmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de Cussac (Dordogne) : évaluation du potentiel anthracologique. Rapport de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des charbons de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] uca cnrs. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue : CULHER_Advances in artificial intelligence and quantitative methods for archaeology and art history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanna Lisa Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA 2023 - first international conference on artificIAl Intelligence and applied MAthematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, NIce, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (special issue), 2025, Journal of Cultural Heritage, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois. 11, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France. 2023, Actes des Journées Scientifiques du GDR Sciences du Bois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gathering of firewood during Palaeolithic time. In Thiébault, S. (ed.). Charcoal analysis, methodological approaches, palaeoecological results and wood uses. proceedings of the second international meeting of anthracology, Paris, September 2000. Bar international series, 1063, pp 243-250.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the second international meeting of anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, Paris, Ile-de-France, France, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wood to wood charcoal: an experimental approach to combustion. Du bois aux charbons de bois : approche expérimentale de la combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ntinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Théry-Parisot, L. Chabal, S. Costamagno (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.81-93, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, Actes de la table ronde internationale, 27-29 mai 2008, Valbonne, Sophia-Antipolis, CEPAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D23F02A"/>
+    <w:nsid w:val="113B5BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-thery-parisot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3766-0750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060106824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.07.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Padovin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104927" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779367v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Adamo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Agraw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.181" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104977" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Sevilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Santana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77224-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Bamford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susagna Romero-Brugu&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdoxia Tzerpou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Morera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0360" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102725" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courtin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14308" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Buonasera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lauren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caruso Ferm&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102232" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.042" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13157" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Braadbaart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Reidsma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Roebroeks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Slon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102468" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6192" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Burr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-018-0011-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9372-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Vidal-Matutano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auguin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aujoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.02.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/LEPAARQ.V13I25.7410" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzazvez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terralc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009545v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Georges Naton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14396" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.09.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009547v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612455547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caruso-Ferm&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanfr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducom" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grenouillet-Paradis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580930v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrzazvzez Julia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.09.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVXK1MJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152778v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8995" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448648v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold L. Dibble" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goldberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Mcpherron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mentzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458215v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356177v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;lard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourges" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laval" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13338" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deveau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13466" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267246v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Valoch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20116" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW12R72J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901500v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Texier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brugal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Saez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425650v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095016v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0781" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45HXMJM7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2000.2169" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632993v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Th&#233;ry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gril" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vernet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1996.0048" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2PTWCG8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/373480a0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC6539B703DBD5E716524216C8BE9762947C837F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337048v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067600v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369690v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Fangnon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895025v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Roversi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895044v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895059v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Penkman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty High" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912413v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131738v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Aur&#233;ade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205033v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509124v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526765v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May L. Murungi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383577v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768063v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528173v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morell-Hart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616348v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615213v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383578v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079989v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615179v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014796v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102745v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183375v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616216v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183371v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Riquelme-Toro" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar M&#233;ndez Melgar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616259v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Battipaglia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615217v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102748v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo M. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046356v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183378v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna And Battipaglia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183370v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046403v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rousselet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009536v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535350v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616264v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616273v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183355v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183360v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007426v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539977v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539953v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rageot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183352v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaki" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriic Fournely" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183353v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mendez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046345v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543285v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616328v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lepere" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046357v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543157v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battentier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;bault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183358v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar M&#233;ndez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183364v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543209v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry-Gambier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Katnecker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klaric" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046358v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046335v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183361v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616344v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liottier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616271v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549408v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183363v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079785v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183362v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102716v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549399v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Piqu&#233; I Huerta" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009549v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616396v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chzrazvez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183354v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543744v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585961v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Provenzano" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616398v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556662v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556649v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chrazvzez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549445v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549431v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Bouby" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntinou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549475v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556625v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616401v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549459v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuntz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549531v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voronkova" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616403v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564222v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Reyss" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vialette" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556758v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556742v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564259v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Courty" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emery-Barbier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Griggo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616406v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556775v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616423v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558071v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558087v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosse" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558097v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilbert" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616426v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558105v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616425v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616428v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823813v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617864v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959888v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862784v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mart&#237;nez Varea" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204452v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959867v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846317v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846313v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102728v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertila Galvan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846322v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846323v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439498v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580922v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183380v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costamagno" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311643v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518648v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164726v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204903v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Burguet-Coca" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cabanes" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821428-2.00014-7" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394544v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937736v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rageot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040902v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e8cm-mw98" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009532v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009539v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009540v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009546v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piqu&#233; I Huerta" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448652v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Voronkova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409188v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281295v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087366v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383559v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183402v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183403v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183404v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183406v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183405v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183408v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183409v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443251v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783372v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136908v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901463v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319231v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-thery-parisot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3766-0750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060106824" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779367v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Adamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Agraw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Padovin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garberi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna-Lisa Coli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104977" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mart&#237;nez-Sevilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Santana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77224-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Bamford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susagna Romero-Brugu&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdoxia Tzerpou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Morera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0360" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102725" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Buonasera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lauren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courtin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.14308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caruso Ferm&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102232" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.042" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13157" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Braadbaart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Reidsma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Roebroeks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Slon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102468" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6192" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Burr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-018-0011-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9372-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1804DJNP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.02.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Vidal-Matutano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auguin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aujoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/LEPAARQ.V13I25.7410" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7417" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzazvez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terralc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009545v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Georges Naton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14396" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.09.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009547v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612455547" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanfr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caruso-Ferm&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009553v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grenouillet-Paradis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8995" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448633v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrzazvzez Julia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.09.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVXK1MJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold L. Dibble" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goldberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Mcpherron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mentzer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356177v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289353v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;lard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13338" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deveau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13466" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267246v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Valoch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20116" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW12R72J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901500v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Texier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brugal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Saez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425650v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2051" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448682v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858671v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095016v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632994v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0781" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45HXMJM7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901484v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066752v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2000.2169" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Th&#233;ry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gril" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vernet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1996.0048" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2PTWCG8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901457v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/373480a0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC6539B703DBD5E716524216C8BE9762947C837F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067600v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369690v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Fangnon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895025v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05587754v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131738v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Aur&#233;ade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783420v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Roversi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895044v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895059v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Penkman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty High" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912413v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783345v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205033v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526765v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535220v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sievers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May L. Murungi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768063v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383577v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morell-Hart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616348v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615213v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383578v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383575v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079989v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615179v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014796v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102745v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616259v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Battipaglia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616216v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183371v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Riquelme-Toro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar M&#233;ndez Melgar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615217v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102748v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo M. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046356v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183378v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna And Battipaglia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046403v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rousselet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183370v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009536v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535350v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616264v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007426v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183355v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183360v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616273v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183365v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539977v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alix" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539953v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rageot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183352v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaki" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriic Fournely" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;r&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183353v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mendez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046345v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543285v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616328v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lepere" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543157v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battentier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;bault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183358v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar M&#233;ndez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183364v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543209v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry-Gambier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Katnecker" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klaric" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046358v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046335v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183361v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616344v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liottier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183359v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549408v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616271v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183363v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616356v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079785v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183362v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102716v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549399v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Piqu&#233; I Huerta" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009549v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616396v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chzrazvez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543744v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183354v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585961v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Provenzano" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616398v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556662v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556649v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chrazvzez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549475v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549445v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549431v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Bouby" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntinou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556625v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616401v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549459v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuntz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549531v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voronkova" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616403v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564222v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Reyss" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vialette" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556742v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556758v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564259v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Courty" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emery-Barbier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Griggo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616406v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556775v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616423v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558071v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558087v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosse" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558097v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilbert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616426v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558105v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616425v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616428v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823813v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862784v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mart&#237;nez Varea" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959888v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Roux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617864v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204452v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959867v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846317v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846313v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102728v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertila Galvan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846322v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846323v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439498v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580922v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183380v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costamagno" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311643v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518648v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164726v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204903v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Burguet-Coca" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cabanes" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821428-2.00014-7" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394544v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937736v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rageot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040902v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e8cm-mw98" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009532v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009539v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009540v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009546v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piqu&#233; I Huerta" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448652v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenia Voronkova" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409188v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281295v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087366v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383559v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183402v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183403v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183404v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183406v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183405v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183408v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183409v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443251v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783372v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136908v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901463v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319231v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>